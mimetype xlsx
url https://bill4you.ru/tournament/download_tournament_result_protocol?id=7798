--- v0 (2025-10-02)
+++ v1 (2026-08-28)
@@ -12,209 +12,212 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>"Академия Старт"</t>
   </si>
   <si>
     <t>Хабаровск 2025 с форами N27</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>10.08.2025, "Академия Старт", Россия, Хабаровский край, Хабаровск, ул. Даниловского,  16А</t>
+    <t>10.08.2025, "Академия Старт", Russian Federation, Khabarovsk Territory, Khabarovsk, ул. Даниловского,  16А</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 28</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Демидов Павел</t>
+    <t>Demidov Pavel</t>
   </si>
   <si>
-    <t>Дудин Александр</t>
+    <t>Dudin Alexander</t>
   </si>
   <si>
-    <t>Днепровский Александр</t>
+    <t>Dneprovskiy Alexandr</t>
   </si>
   <si>
-    <t>Ример Наталья</t>
+    <t>Pimer Natalya</t>
   </si>
   <si>
-    <t>Грязнов Сергей</t>
+    <t>Gryaznov Sergey</t>
   </si>
   <si>
-    <t>Лукьянов Михаил</t>
+    <t>Khansulian Aren</t>
   </si>
   <si>
-    <t>Син Артем</t>
+    <t>Luk'anov Mihail</t>
   </si>
   <si>
-    <t>Хансулян Арен</t>
+    <t>Sin Artem</t>
   </si>
   <si>
-    <t>Амелин Андрей</t>
+    <t>Amelin Andrey</t>
   </si>
   <si>
-    <t>Купряшкин Илья</t>
+    <t>Kupryashkin Ilia</t>
   </si>
   <si>
-    <t>Лебешевский Михаил</t>
+    <t>Lebeshevskyi Mikhail</t>
   </si>
   <si>
-    <t>Ли Денис</t>
+    <t>Li Denis</t>
   </si>
   <si>
-    <t>Мельтинова Елизавета</t>
+    <t>Meltinova Elizaveta</t>
   </si>
   <si>
-    <t>Пак Евгений</t>
+    <t>Park Evgenii</t>
   </si>
   <si>
-    <t>Ражавалиев Шавкат</t>
+    <t>Rajavaliev Shavkat</t>
   </si>
   <si>
-    <t>Син Виталий</t>
+    <t>Sin Vitaly</t>
   </si>
   <si>
-    <t>Горбатенко Наталья</t>
+    <t>Gorbatenko Natalya</t>
   </si>
   <si>
-    <t>Климов Владимир</t>
+    <t>Klimov Vladimir</t>
   </si>
   <si>
-    <t>Митин Максим</t>
+    <t>Mitin Maxim</t>
   </si>
   <si>
-    <t>Оглы Ахилес</t>
+    <t>Ogly Achilles</t>
   </si>
   <si>
-    <t>Пак Вадим</t>
+    <t>Pak Vadim</t>
   </si>
   <si>
-    <t>Райцев Константин</t>
+    <t>Raytsev Konstantin</t>
   </si>
   <si>
-    <t>Син Александр</t>
+    <t>Sin Alexander</t>
   </si>
   <si>
-    <t>Скакалин Петр</t>
-[...8 lines deleted...]
-    <t>Юртаев Руслан</t>
+    <t>Skakalin Petr</t>
   </si>
   <si>
     <t>Kavelin Ilya</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>Khvan Anton</t>
+  </si>
+  <si>
+    <t>Les-Nelina Natalya</t>
+  </si>
+  <si>
+    <t>Yurtaev Ruslan</t>
+  </si>
+  <si>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Хабаровск</t>
+    <t>Khabarovsk</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
+  </si>
+  <si>
+    <t>rabochiy posyolok Pereyaslavka</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -775,94 +778,94 @@
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>1959</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1981</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="1"/>
@@ -1101,51 +1104,51 @@
       </c>
       <c r="D28" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
         <v>1980</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
         <v>1986</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
@@ -1153,114 +1156,114 @@
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8"/>
       <c r="D31" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
-        <v>2012</v>
+        <v>1997</v>
       </c>
       <c r="D32" s="8" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="8">
         <v>1979</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="D34" s="8" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="8">
-        <v>1997</v>
+        <v>2013</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="10"/>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="10"/>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>