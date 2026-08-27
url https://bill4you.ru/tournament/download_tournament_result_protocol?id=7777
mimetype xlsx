--- v0 (2025-10-08)
+++ v1 (2026-08-27)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Федерация русского бильярда  г. Ростова-на-Дону</t>
   </si>
   <si>
     <t>Открытое Пер-во г. Ростова-на-Дону девочки до 13 лет "Свободная пирамида"</t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
-    <t>09.08.2025, Доберман, Ростов-на-Дону, Россия, Ростовская область, Ростов-на-Дону, ул. Суворова,  91</t>
+    <t>09.08.2025, Доберман, Ростов-на-Дону, Россия, Ростовская область, Ростов-на-Дону, ул. Красноармейская,  157</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>Главный судья</t>
   </si>
   <si>
     <t>Главный секретарь</t>
   </si>
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
     <t>Малькова Екатерина</t>
   </si>
@@ -77,51 +77,51 @@
   <si>
     <t>Волосюк Александа</t>
   </si>
   <si>
     <t>Михайленко Дарья</t>
   </si>
   <si>
     <t>Белокурова Кира</t>
   </si>
   <si>
     <t>Татарова Александра</t>
   </si>
   <si>
     <t>Мазницына Арина</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
-    <t>1р</t>
+    <t>КМС</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2юн</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>Ростовская область</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>