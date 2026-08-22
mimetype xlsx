--- v0 (2025-10-03)
+++ v1 (2026-08-22)
@@ -20,183 +20,183 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>БК Винт</t>
   </si>
   <si>
     <t>Кубок «Тобольского Кремля» 2025</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>09.08.2025, БК Винт, Россия, Тюменская область, Тобольск, улица Полонского,  3</t>
+    <t>09.08.2025, БК Винт, Russian Federation, Tyumen Region, Tobolsk, улица Полонского,  3</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 21</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Молчанов Артем</t>
+    <t>Molchanov Artem</t>
   </si>
   <si>
-    <t>Исаков Тимофей</t>
+    <t>Isakov Timofey</t>
   </si>
   <si>
-    <t>Вершков Виталий</t>
+    <t>Verskov Vitalij</t>
   </si>
   <si>
-    <t>Мудрик Виктория</t>
+    <t>Mudrik Viktoriya</t>
   </si>
   <si>
-    <t>Абдурашидов Авазбек</t>
+    <t>Abdurashidov Avazbek</t>
   </si>
   <si>
-    <t>Акрамов Эльдар</t>
+    <t>Akramov Eldar</t>
   </si>
   <si>
-    <t>Ганбаров Бахтияр</t>
+    <t>Ganbarov Bahtiyar</t>
   </si>
   <si>
-    <t>Насибулин Ильнур</t>
+    <t>Nasibulin Ilnur</t>
   </si>
   <si>
-    <t>Копылов Андрей</t>
+    <t>Halidullin Emil</t>
   </si>
   <si>
-    <t>Лаптев Сергей</t>
+    <t>Kopylov Andrey</t>
   </si>
   <si>
-    <t>Прохорихин Андрей</t>
+    <t>Laptev Sergey</t>
   </si>
   <si>
-    <t>Халидуллин Эмиль</t>
+    <t>Prohjrihin Andrey</t>
   </si>
   <si>
-    <t>Красноперов Андрей</t>
+    <t>Krasnoperov Andrey</t>
   </si>
   <si>
-    <t>Нагибов Альберт</t>
+    <t>Nagibov Albert</t>
   </si>
   <si>
-    <t>Рычапов Сайнулла</t>
+    <t>Rychapov Saynulla</t>
   </si>
   <si>
-    <t>Соколов Юрий</t>
+    <t>Sokolov Yuriy</t>
   </si>
   <si>
-    <t>Елисеев Павел</t>
+    <t>Eliseev Pavel</t>
   </si>
   <si>
-    <t>Исманов Раиль</t>
+    <t>Ismanov Rail</t>
   </si>
   <si>
-    <t>Новиков Сергей</t>
+    <t>Novikov Sergey</t>
   </si>
   <si>
-    <t>Скоробогатов Денис</t>
+    <t>Skorobogatov Denis</t>
   </si>
   <si>
-    <t>Умаров Абубакар</t>
+    <t>Umarov Abubakar</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>Тюмень</t>
+    <t>Tyumen</t>
   </si>
   <si>
-    <t>Тобольск</t>
+    <t>Tobolsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -816,111 +816,111 @@
         <v>7</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
         <v>1983</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="C16" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C16" s="8"/>
       <c r="D16" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>1964</v>
+        <v>1972</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>1979</v>
+        <v>1964</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="C19" s="8"/>
+      <c r="C19" s="8">
+        <v>1979</v>
+      </c>
       <c r="D19" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>1990</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>46</v>
@@ -1014,51 +1014,53 @@
         <v>10</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
         <v>1983</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="C26" s="8"/>
+      <c r="C26" s="8">
+        <v>1979</v>
+      </c>
       <c r="D26" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
         <v>1987</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>46</v>