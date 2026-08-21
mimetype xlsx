--- v0 (2025-10-03)
+++ v1 (2026-08-21)
@@ -20,195 +20,195 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>БК "Public club Billiards" (БЦ Антей)</t>
   </si>
   <si>
     <t>III Любительский турнир Public club Billiards</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>10.08.2025, БК "Public club Billiards" (БЦ Антей), Россия, Свердловская область, Екатеринбург, ул.Красноармейская д.10 5 этаж</t>
+    <t>10.08.2025, БК "Public club Billiards" (БЦ Антей), Russian Federation, Sverdlovsk Region, Yekaterinburg, ул.Красноармейская д.10 5 этаж</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 27</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Медведев Артем</t>
+    <t>Medvedev Artem</t>
   </si>
   <si>
-    <t>Падерин Арсений</t>
+    <t>Paderin Arseniy</t>
   </si>
   <si>
-    <t>Волченко Никита</t>
+    <t>Volchenko Nikita</t>
   </si>
   <si>
-    <t>Михайлов Дмитрий</t>
+    <t>Mihaylov Dmitriy</t>
   </si>
   <si>
-    <t>Аллакулов Камран</t>
+    <t>Allakulov Kamran</t>
   </si>
   <si>
-    <t>Попов Николай</t>
+    <t>Popov Nikolay</t>
   </si>
   <si>
-    <t>Старикович Юрий</t>
+    <t>Starikovich Yuriy</t>
   </si>
   <si>
-    <t>Юлдошев Бахтиер</t>
+    <t>Yuldoshev Bahtier</t>
   </si>
   <si>
-    <t>Анюшкин Владислав</t>
+    <t>Anyushkin Vladislav</t>
   </si>
   <si>
-    <t>Жилина Виктория</t>
+    <t>Krestinin Rostislav</t>
   </si>
   <si>
-    <t>Крестинин Ростислав</t>
+    <t>Popov Georgiy</t>
   </si>
   <si>
-    <t>Попов Георгий</t>
+    <t>Zhilina Viktoriya</t>
   </si>
   <si>
-    <t>Арзиматов Чингиз</t>
+    <t>Arzimatov Chingiz</t>
   </si>
   <si>
-    <t>Егель Алена</t>
+    <t>Egel Alena</t>
   </si>
   <si>
-    <t>Перминов Сергей</t>
+    <t>Perminov Sergey</t>
   </si>
   <si>
-    <t>Янихин Евгений</t>
+    <t>Yanihin Evgeniy</t>
   </si>
   <si>
-    <t>Карелин Никита</t>
+    <t>Karelin Nikita</t>
   </si>
   <si>
-    <t>Кремешков Николай</t>
+    <t>Kremeshkov Nikolay</t>
   </si>
   <si>
-    <t>Манаков Евгений</t>
+    <t>Manakov Evgeniy</t>
   </si>
   <si>
-    <t>Падерин Петр</t>
+    <t>Paderin Petr</t>
   </si>
   <si>
-    <t>Пасека Николай</t>
+    <t>Paseka Nikolay</t>
   </si>
   <si>
-    <t>Пересторонин Александр</t>
+    <t>Perestoronin Aleksandr</t>
   </si>
   <si>
-    <t>Петров Олег</t>
+    <t>Petrov Oleg</t>
   </si>
   <si>
-    <t>Богатырев Александр</t>
+    <t>Bogatyrev Aleksandr</t>
   </si>
   <si>
-    <t>Богатырева Алена</t>
+    <t>Bogatyreva Alena</t>
   </si>
   <si>
-    <t>Дудников Вадим</t>
+    <t>Dudnikov Vadim</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Екатеринбург</t>
+    <t>Yekaterinburg</t>
   </si>
   <si>
-    <t>Челябинск</t>
+    <t>Chelyabinsk</t>
   </si>
   <si>
-    <t>Нижний Тагил</t>
+    <t>Dushanbe</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -849,91 +849,91 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8">
         <v>2000</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="8">
-        <v>2012</v>
+        <v>2002</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="8">
-        <v>2002</v>
+        <v>2010</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="8">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8">
         <v>2008</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E20" s="9" t="s">