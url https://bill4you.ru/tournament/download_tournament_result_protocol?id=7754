--- v0 (2025-10-05)
+++ v1 (2026-04-17)
@@ -128,51 +128,51 @@
   <si>
     <t>Гребеньков Виталий</t>
   </si>
   <si>
     <t>Емельянова Светлана</t>
   </si>
   <si>
     <t>Томилов Юрий</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>3р</t>
+    <t>2р</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
     <t>3юн</t>
   </si>
   <si>
     <t>2юн</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Новосибирск</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>