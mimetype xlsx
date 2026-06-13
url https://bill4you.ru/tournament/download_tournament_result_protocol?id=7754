--- v1 (2026-04-17)
+++ v2 (2026-06-13)
@@ -731,51 +731,51 @@
       </c>
       <c r="C11" s="8">
         <v>2003</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
         <v>2013</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8">
         <v>1980</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F13" s="1"/>