--- v2 (2026-06-13)
+++ v3 (2026-09-16)
@@ -831,51 +831,51 @@
       </c>
       <c r="C16" s="8">
         <v>2012</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
         <v>2011</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
         <v>2012</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F18" s="1"/>