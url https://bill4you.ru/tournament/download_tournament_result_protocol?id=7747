--- v1 (2026-03-05)
+++ v2 (2026-08-27)
@@ -20,198 +20,198 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>STAR – Санкт-Петербург</t>
   </si>
   <si>
     <t>Открытый турнир по китайской 8</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>15.08.2025, STAR – Санкт-Петербург, Россия, Санкт-Петербург, ул. Малый проспект Васильевского острова,  88к2 ，ТРК Шкиперский Молл,  4-й этаж.</t>
+    <t>15.08.2025, STAR – Санкт-Петербург, Russian Federation, St. Petersburg, Saint Petersburg, ул. Малый проспект Васильевского острова,  88к2 ，ТРК Шкиперский Молл,  4-й этаж.</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 14</t>
   </si>
   <si>
     <t>15 - 21</t>
   </si>
   <si>
     <t>22 - 28</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Матвиенко Владимир</t>
+    <t>Matvienko Vladimir</t>
   </si>
   <si>
-    <t>Мезенев Юрий</t>
+    <t>Mezenev Urij</t>
   </si>
   <si>
-    <t>Бельденко София</t>
+    <t>Beldenko Sofiia</t>
   </si>
   <si>
-    <t>Михайлов Леонид</t>
+    <t>Mihajlov Leonid</t>
   </si>
   <si>
-    <t>Баранов Василий</t>
+    <t>Baranov Vasilij</t>
   </si>
   <si>
-    <t>Каковский Иван</t>
+    <t>Kakovskij Ivan</t>
   </si>
   <si>
-    <t>Козырский Максим</t>
+    <t>Kozyrsky Maxim</t>
   </si>
   <si>
-    <t>Петров Михаил</t>
+    <t>Petrov Mihail</t>
   </si>
   <si>
-    <t>Васильев Владислав</t>
+    <t>Akovlev Dmitrij</t>
   </si>
   <si>
-    <t>Вилль Андрей</t>
+    <t>Gulevich Sergey</t>
   </si>
   <si>
-    <t>Гулевич Сергей</t>
+    <t>Ma Wenda</t>
   </si>
   <si>
-    <t>Столяров Даниил</t>
+    <t>Stolyarov Daniil</t>
   </si>
   <si>
-    <t>Яковлев Дмитрий</t>
+    <t>Vasilev Vladislav</t>
   </si>
   <si>
-    <t>ma wenda</t>
+    <t>Vill' Andrej</t>
   </si>
   <si>
     <t>Chelyakov Alexandr</t>
   </si>
   <si>
-    <t>duma liao</t>
+    <t>Duma Liao</t>
   </si>
   <si>
-    <t>honghe zhang</t>
+    <t>Honghe Zhang</t>
   </si>
   <si>
     <t>Liu Yu Xian</t>
   </si>
   <si>
-    <t>song yingjun</t>
+    <t>Song Yingjun</t>
   </si>
   <si>
     <t>Wu Yinghui</t>
   </si>
   <si>
     <t>Zhang Rui Cong</t>
   </si>
   <si>
-    <t>baodong ding</t>
+    <t>Baodong Ding</t>
   </si>
   <si>
-    <t>Болотский Даниил</t>
+    <t>Bolotskiy Daniil</t>
   </si>
   <si>
-    <t>лу цун</t>
+    <t>Fan Song</t>
   </si>
   <si>
-    <t>Мяо Мяо Жуйлинь</t>
+    <t>Kai Liu</t>
   </si>
   <si>
-    <t>Сун Фань</t>
+    <t>Li Xiaoyang</t>
   </si>
   <si>
-    <t>kai liu</t>
+    <t>Lu Cong</t>
   </si>
   <si>
-    <t>li xiaoyang</t>
+    <t>Miao Miao Ruilin</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>Saint Petersburg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -832,154 +832,154 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
         <v>2010</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>1959</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1959</v>
+        <v>1998</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
         <v>1976</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>1998</v>
+        <v>1959</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
         <v>1993</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F22" s="1"/>
@@ -1132,111 +1132,111 @@
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
         <v>2001</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
-        <v>1996</v>
+        <v>1991</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="8">
-        <v>1991</v>
+        <v>2001</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8">
-        <v>2005</v>
+        <v>1996</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="8">
         <v>2001</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E35" s="9" t="s">