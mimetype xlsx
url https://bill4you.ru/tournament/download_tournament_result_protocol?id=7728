--- v0 (2025-10-02)
+++ v1 (2026-08-25)
@@ -20,177 +20,177 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>БК "ДОСТАР"</t>
   </si>
   <si>
     <t>03.08.2025 Л, Л+</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>03.08.2025, БК "ДОСТАР", Казахстан, Карагандинская область, Караганда, Республики Казахстан,  город Караганды,  проспект Шахтеров 2/1</t>
+    <t>03.08.2025, БК "ДОСТАР", Kazakhstan, Qaraǵandy oblysy, Karagandy, Республики Казахстан,  город Караганды,  проспект Шахтеров 2/1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Адильбеков Диас</t>
+    <t>Adilbekov Dias</t>
   </si>
   <si>
-    <t>Каирбеков Казбек</t>
+    <t>Kairbekov Kazbek</t>
   </si>
   <si>
-    <t>Мусабеков Оразалы</t>
+    <t>Musabekov Orazaly</t>
   </si>
   <si>
-    <t>Сагиев Руслан</t>
+    <t>Sagiyev Ruslan</t>
   </si>
   <si>
-    <t>Калиев Еркин</t>
+    <t>Kaliev Erkin</t>
   </si>
   <si>
-    <t>Кенесарулы Саржан</t>
+    <t>Kenesaruly Sarzhan</t>
   </si>
   <si>
-    <t>Мухаметкарим Жаксылык</t>
+    <t>Muhametkarim Zhaksylyk</t>
   </si>
   <si>
-    <t>Симеониди Василий</t>
+    <t>Simeonidi Vasiliy</t>
   </si>
   <si>
-    <t>Казбеков Берикжан</t>
+    <t>Kazbekov Berik</t>
   </si>
   <si>
-    <t>Магиланов Камбар</t>
+    <t>Magilanov Kambar</t>
   </si>
   <si>
-    <t>Смагулов Нурлан</t>
+    <t>Smagulov Nurlan</t>
   </si>
   <si>
-    <t>Спирин Владислав</t>
+    <t>Spirin Vladislav</t>
   </si>
   <si>
-    <t>Айменов Адильбек</t>
+    <t>Aymenov Adilbek</t>
   </si>
   <si>
-    <t>Жунусов Актилек</t>
+    <t>Mamadiyarov Bekzhan</t>
   </si>
   <si>
-    <t>Мамадияров Бекжан</t>
+    <t>Yugay Elizaveta</t>
   </si>
   <si>
-    <t>Югай Елизавета</t>
+    <t>Zhunusov Aktilek</t>
   </si>
   <si>
-    <t>Ахмедиев Жанбота</t>
+    <t>Ahmediev Zhanbota</t>
   </si>
   <si>
-    <t>Балашов Игорь</t>
+    <t>Bahytbekuulu Chyntemir</t>
   </si>
   <si>
-    <t>Бахытбекуулу Чынтемир</t>
+    <t>Balashov Igor</t>
   </si>
   <si>
-    <t>Игорь Рогов</t>
+    <t>Rahymbek Asylan</t>
   </si>
   <si>
-    <t>Рахымбек Асылан</t>
+    <t>Rogov Igor</t>
   </si>
   <si>
-    <t>Синеоков Сергей</t>
+    <t>Sineokov Sergey</t>
   </si>
   <si>
-    <t>Такишева Диана</t>
+    <t>Takisheva Diana</t>
   </si>
   <si>
-    <t>Узбеков Нурбол</t>
+    <t>Uzbekov Nurbol</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
   <si>
-    <t>Кыргызстан</t>
+    <t>Kyrgyzstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -901,191 +901,191 @@
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1987</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>1992</v>
+        <v>1969</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>1969</v>
+        <v>1984</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>1984</v>
+        <v>1992</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1995</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>1999</v>
+        <v>1992</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1992</v>
+        <v>1999</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>1989</v>
+        <v>1997</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
-        <v>1997</v>
+        <v>1989</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
         <v>1987</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E29" s="9" t="s">