--- v0 (2025-10-04)
+++ v1 (2026-08-26)
@@ -20,171 +20,171 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>БК Пирамида (г. Челябинск)</t>
   </si>
   <si>
     <t>Челябинск. Московская пирамида с продолжением 2.0</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>02.08.2025, БК Пирамида (г. Челябинск), Россия, Челябинская область, Челябинск, ул. Орджоникидзе 58А к3,  2 этаж</t>
+    <t>02.08.2025, БК Пирамида (г. Челябинск), Russian Federation, Chelyabinsk Region, Chelyabinsk, ул. Орджоникидзе 58А к3,  2 этаж</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Айвазян Карлен</t>
+    <t>Ayvazyan Karlen</t>
   </si>
   <si>
-    <t>Кудашкин Артем</t>
+    <t>Kudaskin Artem</t>
   </si>
   <si>
-    <t>Безлюдный Александр</t>
+    <t>Bezludnyj Aleksandr</t>
   </si>
   <si>
-    <t>Валеев Дамир</t>
+    <t>Valeev Damir</t>
   </si>
   <si>
-    <t>Березин Александр</t>
+    <t>Berezin Aleksandr</t>
   </si>
   <si>
-    <t>Морозов Сергей</t>
+    <t>Morozov Sergey</t>
   </si>
   <si>
-    <t>Мудрых Дмитрий</t>
+    <t>Mudryh Dmitriy</t>
   </si>
   <si>
-    <t>Полежаев Валерий</t>
+    <t>Polezhaev Valeriy</t>
   </si>
   <si>
-    <t>Валеев Денис</t>
+    <t>Egorov Maksim</t>
   </si>
   <si>
-    <t>Егоров Максим</t>
+    <t>Han Danil</t>
   </si>
   <si>
-    <t>Масленников Алексей</t>
+    <t>Maslennikov Aleksey</t>
   </si>
   <si>
-    <t>Хан Данил</t>
+    <t>Valeev Denis</t>
   </si>
   <si>
-    <t>Анюшкин Владислав</t>
+    <t>Anyushkin Vladislav</t>
   </si>
   <si>
-    <t>Бугрова Ирина</t>
+    <t>Bugrova Irina</t>
   </si>
   <si>
-    <t>Егоров Артур</t>
+    <t>Egorov Artur</t>
   </si>
   <si>
-    <t>Заркевич Вячеслав</t>
+    <t>Zarkevich Vyacheslav</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Челябинск</t>
+    <t>Chelyabinsk</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>Сатка</t>
+    <t>Satka</t>
   </si>
   <si>
-    <t>Нижневартовск</t>
+    <t>Nizhnevartovsk</t>
   </si>
   <si>
-    <t>Троицк</t>
+    <t>Troitsk</t>
   </si>
   <si>
-    <t>Петропавловск</t>
+    <t>Petropavl</t>
   </si>
   <si>
-    <t>Магнитогорск</t>
+    <t>Magnitogorsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -668,51 +668,51 @@
       </c>
       <c r="C8" s="8">
         <v>1989</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="8">
         <v>2010</v>
       </c>
       <c r="D9" s="8" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="8">
         <v>2006</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="1"/>
@@ -805,111 +805,111 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
         <v>1964</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
-        <v>1982</v>
+        <v>1981</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
-        <v>1981</v>
+        <v>1971</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
         <v>1996</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
-        <v>1971</v>
+        <v>1982</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
         <v>2000</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E20" s="9" t="s">