--- v0 (2025-10-03)
+++ v1 (2026-08-24)
@@ -20,132 +20,132 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>H_billiards</t>
   </si>
   <si>
     <t>Турнир H_Billiards Командный Левый/Правый</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>02.08.2025, H_billiards, Казахстан, Акмолинская область, Астана, Проспект Мангилик Ел,  55 B2.4</t>
+    <t>02.08.2025, H_billiards, Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, Проспект Мангилик Ел,  55 B2.4</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 10</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Ким Тимур</t>
+    <t>Kim Timur</t>
   </si>
   <si>
-    <t>Смагулов Ержан</t>
+    <t>Smagulov Erzhan</t>
   </si>
   <si>
-    <t>Рахматулин Айдар</t>
+    <t>Rakhmatulin Aidar</t>
   </si>
   <si>
-    <t>Орынгали Серик</t>
+    <t>Oryngali Serik</t>
   </si>
   <si>
-    <t>Имашев Ануар</t>
+    <t>Imashev Anuar</t>
   </si>
   <si>
-    <t>Ким Анатолий</t>
+    <t>Kim Anatoliy</t>
   </si>
   <si>
-    <t>Кураметов Женисжан</t>
+    <t>Kuchin Vladimir</t>
   </si>
   <si>
-    <t>Кучин Владимир</t>
+    <t>Kurametov Zheniszhan</t>
   </si>
   <si>
-    <t>Амиров Нариман</t>
+    <t>Amirov Nariman</t>
   </si>
   <si>
-    <t>Леготин Максим</t>
+    <t>Legotin Maksim</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>3юн</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -718,71 +718,71 @@
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="8"/>
       <c r="D13" s="8" t="s">
         <v>25</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>28</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="8">
-        <v>1968</v>
+        <v>1987</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>25</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>28</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="8">
-        <v>1987</v>
+        <v>1968</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>25</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>28</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="8"/>
       <c r="D16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>28</v>
       </c>