--- v0 (2026-04-04)
+++ v1 (2026-08-23)
@@ -20,201 +20,201 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>БК "Серебряный шар"</t>
   </si>
   <si>
     <t>комбинированная(московская пирамида)</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>09.08.2025, БК "Серебряный шар", Россия, Пермский край, Чайковский, ул. Советская,  1/23</t>
+    <t>09.08.2025, БК "Серебряный шар", Russian Federation, Perm Territory, Chaykovskiy, ул. Советская,  1/23</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 27</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Кузнецов Александр</t>
+    <t>Kuznetsov Aleksandr</t>
   </si>
   <si>
-    <t>Казаков Андрей</t>
+    <t>Kazakov Andrey</t>
   </si>
   <si>
-    <t>Зорин Владимир</t>
+    <t>Chertkov Aleksandr</t>
   </si>
   <si>
-    <t>Чертков Александр</t>
+    <t>Zorin Vladimir</t>
   </si>
   <si>
-    <t>Мухгалина Елена</t>
+    <t>Muhgalina Elena</t>
   </si>
   <si>
-    <t>Силантьев Сергей</t>
+    <t>Silant'ev Sergei</t>
   </si>
   <si>
-    <t>Степанов Игорь</t>
+    <t>Stepanov Igor</t>
   </si>
   <si>
-    <t>Юрков Иван</t>
+    <t>Yurkov Ivan</t>
   </si>
   <si>
-    <t>Абдулазизов Шукриддин</t>
+    <t>Abdulazizov Shukriddin</t>
   </si>
   <si>
-    <t>Безносов Николай</t>
+    <t>Beznosov Nikolay</t>
   </si>
   <si>
-    <t>Газизов Артур</t>
+    <t>Galamsin Genadij</t>
   </si>
   <si>
-    <t>Галямшин Генадий</t>
+    <t>Gazizov Artur</t>
   </si>
   <si>
-    <t>Маликов Марат</t>
+    <t>Malikov Marat</t>
   </si>
   <si>
-    <t>Сарваров Айрат</t>
+    <t>Sarvarov Ayrat</t>
   </si>
   <si>
-    <t>Шагалов Иван</t>
+    <t>Shagalov Ivan</t>
   </si>
   <si>
-    <t>Шахторин Игорь</t>
+    <t>Shahtorin Igor</t>
   </si>
   <si>
-    <t>Анциферов Валерий</t>
+    <t>Anciferov Valeriy</t>
   </si>
   <si>
-    <t>Белокрылов Илья</t>
+    <t>Belokrylov Ilya</t>
   </si>
   <si>
-    <t>Вараксин Алексей</t>
+    <t>Grabelnikov Zhorzh</t>
   </si>
   <si>
-    <t>Грабельников Жорж</t>
+    <t>Hudyakov Aleksey</t>
   </si>
   <si>
-    <t>Киприянов Артем</t>
+    <t>Kipriianov Artem</t>
   </si>
   <si>
-    <t>Матвеев Сергей</t>
+    <t>Matveev Sergey</t>
   </si>
   <si>
-    <t>Порошин Михаил</t>
+    <t>Poroshin Mihail</t>
   </si>
   <si>
-    <t>Худяков Алексей</t>
+    <t>Varaksin Aleksei</t>
   </si>
   <si>
-    <t>Бельтюков Денис</t>
+    <t>Beltyukov Denis</t>
   </si>
   <si>
-    <t>Выгодчиков Игорь</t>
+    <t>Fefilov Aleksandr</t>
   </si>
   <si>
-    <t>Фефилов Александр</t>
+    <t>Vygodchikov Igor</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ижевск</t>
+    <t>Izhevsk</t>
   </si>
   <si>
-    <t>Нефтекамск</t>
+    <t>City of Neftekamsk</t>
   </si>
   <si>
-    <t>Чайковский</t>
+    <t>Chaykovskiy</t>
   </si>
   <si>
-    <t>Воткинск</t>
+    <t>Votkinsk</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -715,77 +715,77 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8">
         <v>1968</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8">
-        <v>1969</v>
+        <v>1982</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
-        <v>1982</v>
+        <v>1969</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>1983</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
@@ -875,77 +875,77 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>1962</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1973</v>
+        <v>1974</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1974</v>
+        <v>1973</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>2010</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
@@ -1035,71 +1035,71 @@
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
         <v>1979</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1977</v>
+        <v>1969</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>1969</v>
+        <v>1971</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
         <v>1974</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E28" s="9" t="s">
@@ -1135,111 +1135,111 @@
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
         <v>1962</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
-        <v>1971</v>
+        <v>1977</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
         <v>1978</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="8">
-        <v>1979</v>
+        <v>1977</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8">
-        <v>1977</v>
+        <v>1979</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="10"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="10"/>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>