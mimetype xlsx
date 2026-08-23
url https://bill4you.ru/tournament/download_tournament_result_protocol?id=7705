--- v0 (2025-10-03)
+++ v1 (2026-08-23)
@@ -20,303 +20,303 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>БК "KAZ-AX" Ангрен</t>
   </si>
   <si>
     <t>Городской турнир по бильярдному спорту БК "KAZ-AX" Ангрен</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>01.08.2025, БК "KAZ-AX" Ангрен, Узбекистан, Ташкентская область, Ангрен, 5/1A квартал,  Ангрен,  Ташкентская область</t>
+    <t>01.08.2025, БК "KAZ-AX" Ангрен, Uzbekistan, Tashkent Region, Angren, 5/1A квартал,  Ангрен,  Ташкентская область</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 64</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Холдибеков Ахрор</t>
+    <t>Holdibekov Ahror</t>
   </si>
   <si>
-    <t>Исроилов Дилмурод</t>
+    <t>Isroilov Dilmurod</t>
   </si>
   <si>
-    <t>Кадыров Фазлиддин</t>
+    <t>Kadyrov Fazliddin</t>
   </si>
   <si>
-    <t>Убайдуллаев Тахир</t>
+    <t>Ubaydullaev Taxir</t>
   </si>
   <si>
-    <t>Тожибоев Умид</t>
+    <t>Esanboev Nodirjon</t>
   </si>
   <si>
-    <t>Эсанбоев Нодиржон</t>
+    <t>Tojiboev Umid</t>
   </si>
   <si>
-    <t>Гафиров Умид</t>
+    <t>Gafirov Umid</t>
   </si>
   <si>
-    <t>Хамдамов Элер</t>
+    <t>Hamdamov Elyor</t>
   </si>
   <si>
-    <t>Дадажанов Зухриддин</t>
+    <t>Dadajanov Zuhriddin</t>
   </si>
   <si>
-    <t>Жураев Аброр</t>
+    <t>Juraev Abror</t>
   </si>
   <si>
-    <t>Набиев Бунёд</t>
+    <t>Nabiyev Bunyod</t>
   </si>
   <si>
-    <t>Норматов Даврон</t>
+    <t>Normatov Davron</t>
   </si>
   <si>
-    <t>Ахмедов Баходир</t>
+    <t>Ahmedov Bahodir</t>
   </si>
   <si>
-    <t>Бобохонов Бобурхон</t>
+    <t>Bobohonov Boburhon</t>
   </si>
   <si>
-    <t>Кадыров Лутфиддин</t>
+    <t>Kadirov Lutfiddin</t>
   </si>
   <si>
-    <t>Косимов Фаррух</t>
+    <t>Kosimov Farrux</t>
   </si>
   <si>
-    <t>Данабаев Жавохир</t>
+    <t>Danabaev Javohir</t>
   </si>
   <si>
-    <t>Ешмонов Фахриддин</t>
+    <t>Eshmonov Fahriddin</t>
   </si>
   <si>
-    <t>Журабеков Зиёдбек</t>
+    <t>Holdibekov Sanzhar</t>
   </si>
   <si>
-    <t>Ибатов Хасан</t>
+    <t>Ibatov Hasan</t>
   </si>
   <si>
-    <t>Норматов Кахрамон</t>
+    <t>Jurabekov Ziyodbek</t>
   </si>
   <si>
-    <t>Тургунов Нурали</t>
+    <t>Normatov Qahramon</t>
   </si>
   <si>
-    <t>Турдиматов Фарход</t>
+    <t>Turdimatov Farhod</t>
   </si>
   <si>
-    <t>Холдибеков Санжар</t>
+    <t>Turgunov Nurali</t>
   </si>
   <si>
-    <t>Абдукодиров Акбар</t>
+    <t>Abdukodirov Akbar</t>
   </si>
   <si>
-    <t>Джураев Достон</t>
+    <t>Djuraev Doston</t>
   </si>
   <si>
-    <t>Жураев Санжарбек</t>
+    <t>Hikmatxonov Fazliddinxon</t>
   </si>
   <si>
-    <t>Маткаримов Сирожиддин</t>
+    <t>Juraev Sanjarbek</t>
   </si>
   <si>
-    <t>Мирзакулов Гиес</t>
+    <t>Matkarimov Sirojiddin</t>
   </si>
   <si>
-    <t>Уролбоев Зокир</t>
+    <t>Mirzakulov Giyas</t>
   </si>
   <si>
-    <t>Хикматхонов Фазлиддинхон</t>
+    <t>Shamsudinov Rasulxon</t>
   </si>
   <si>
-    <t>Шамсудинов Расулхон</t>
+    <t>Urolboev Zokir</t>
   </si>
   <si>
-    <t>Абдалиев Дилшод</t>
+    <t>90 134 93 93 Shaxzod</t>
   </si>
   <si>
-    <t>Абдужабборов Лазиз</t>
+    <t>Abdaliev Dilshod</t>
   </si>
   <si>
-    <t>Абдукодиров Асадулло</t>
+    <t>Abdujabborov Laziz</t>
   </si>
   <si>
-    <t>Абдумаликов Абдурауф</t>
+    <t>Abdukodirov Asadullo</t>
   </si>
   <si>
-    <t>Абдумаликов Аброр</t>
+    <t>Abdumalikov Abdurauf</t>
   </si>
   <si>
-    <t>Азмиддинхонов Бобирхон</t>
+    <t>Abdumalikov Abror</t>
   </si>
   <si>
-    <t>Бабаханов Музаффар</t>
+    <t>Azmiddinxonov Bobirxon</t>
   </si>
   <si>
-    <t>Дусмухаммедов Илхом</t>
+    <t>Babaxanov Muzaffar</t>
   </si>
   <si>
-    <t>Каримов Ахёр</t>
+    <t>Dusmuxamedov Ilhom</t>
   </si>
   <si>
-    <t>Каримов Дилмурод</t>
+    <t>Karimov Ahyor</t>
   </si>
   <si>
-    <t>Мадраимов Абдували</t>
+    <t>Karimov Dilmurod</t>
   </si>
   <si>
-    <t>Мирзакулов Шахзод</t>
+    <t>Madraimov Abduvali</t>
   </si>
   <si>
-    <t>Назиров Ахмат</t>
+    <t>Nazirov Axmat</t>
   </si>
   <si>
-    <t>Раимкулов Аваз</t>
+    <t>Raimkulov Avaz</t>
   </si>
   <si>
-    <t>Тулкинхонов Акмалхон</t>
+    <t>Tulkinxonov Akmalxon</t>
   </si>
   <si>
-    <t>Юсупалиев Бекзод</t>
+    <t>Yusupaliev Bekzod</t>
   </si>
   <si>
-    <t>Ашурматов Мухаммад</t>
+    <t>Ashurmatov Muhammad</t>
   </si>
   <si>
-    <t>Исматов Абдулатиф</t>
+    <t>Ergashev Elshod</t>
   </si>
   <si>
-    <t>Карабаев Улугбек</t>
+    <t>Ergashev Tulqin</t>
   </si>
   <si>
-    <t>Каршибоев Хасан</t>
+    <t>Eshboev Muhammad</t>
   </si>
   <si>
-    <t>Комилов Сардор</t>
+    <t>Ismatov Abdulatif</t>
   </si>
   <si>
-    <t>Курбанов Бекзод</t>
+    <t>Karabaev Ulugbek</t>
   </si>
   <si>
-    <t>Майнусов Нозим</t>
+    <t>Karshibaev Xasan</t>
   </si>
   <si>
-    <t>Мамарасулов Воситжон</t>
+    <t>Komilov Sardor</t>
   </si>
   <si>
-    <t>Мирзаалимов Алимардон</t>
+    <t>Kurbanov Bekzod</t>
   </si>
   <si>
-    <t>Мирзахмедов Одил</t>
+    <t>Mamarasulov Vositjon</t>
   </si>
   <si>
-    <t>Мутанов Сардор</t>
+    <t>Maynusov Nozim</t>
   </si>
   <si>
-    <t>Пардаев Жавхар</t>
+    <t>Mirzaalimov Alimardon</t>
   </si>
   <si>
-    <t>Саипов Уткир</t>
+    <t>Mirzaxmedov Odil</t>
   </si>
   <si>
-    <t>Эргашев Тулкин</t>
+    <t>Mutanov Sardor</t>
   </si>
   <si>
-    <t>Эргашев Элшод</t>
+    <t>Pardaev Javhar</t>
   </si>
   <si>
-    <t>Эшбоев Мухаммад</t>
+    <t>Saipov Utkir</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Ташкентская область</t>
+    <t>Tashkent Region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -857,71 +857,71 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="8">
         <v>2025</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="8">
-        <v>2024</v>
+        <v>1975</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C13" s="8">
-        <v>1975</v>
+        <v>2024</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="8">
         <v>2024</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E14" s="9" t="s">
@@ -1137,51 +1137,51 @@
       </c>
       <c r="B25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C25" s="8">
         <v>2025</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C26" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C27" s="8">
         <v>2024</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E27" s="9" t="s">
@@ -1237,51 +1237,51 @@
       </c>
       <c r="B30" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C30" s="8">
         <v>2025</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C31" s="8">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C32" s="8">
         <v>2025</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E32" s="9" t="s">
@@ -1317,131 +1317,131 @@
       </c>
       <c r="B34" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C34" s="8">
         <v>2024</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C35" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C36" s="8">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C37" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C38" s="8">
         <v>2024</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C39" s="8">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C40" s="8">
         <v>2025</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E40" s="9" t="s">
@@ -1477,211 +1477,211 @@
       </c>
       <c r="B42" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C42" s="8">
         <v>2025</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C43" s="8">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C44" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C45" s="8">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C46" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C47" s="8">
         <v>2025</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C48" s="8">
-        <v>1985</v>
+        <v>2025</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C49" s="8">
-        <v>2024</v>
+        <v>1985</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C50" s="8">
-        <v>1971</v>
+        <v>2024</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C51" s="8">
-        <v>2025</v>
+        <v>1971</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C52" s="8">
         <v>2025</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E52" s="9" t="s">
@@ -1857,51 +1857,51 @@
       </c>
       <c r="B61" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C61" s="8">
         <v>2025</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C62" s="8">
-        <v>2003</v>
+        <v>2025</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E62" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C63" s="8">
         <v>2025</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E63" s="9" t="s">
@@ -1937,51 +1937,51 @@
       </c>
       <c r="B65" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C65" s="8">
         <v>2025</v>
       </c>
       <c r="D65" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C66" s="8">
-        <v>2025</v>
+        <v>2003</v>
       </c>
       <c r="D66" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E66" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C67" s="8">
         <v>2025</v>
       </c>
       <c r="D67" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E67" s="9" t="s">
@@ -2099,51 +2099,51 @@
       <c r="C74" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D74" s="7"/>
       <c r="E74" s="7"/>
       <c r="F74" s="7"/>
       <c r="G74" s="7"/>
       <c r="H74" s="1"/>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="10"/>
       <c r="B75" s="7"/>
       <c r="C75" s="7"/>
       <c r="D75" s="7"/>
       <c r="E75" s="7"/>
       <c r="F75" s="7"/>
       <c r="G75" s="7"/>
       <c r="H75" s="1"/>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B76" s="7"/>
       <c r="C76" s="7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D76" s="7"/>
       <c r="E76" s="7"/>
       <c r="F76" s="7"/>
       <c r="G76" s="7"/>
       <c r="H76" s="1"/>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="10"/>
       <c r="B77" s="7"/>
       <c r="C77" s="7"/>
       <c r="D77" s="7"/>
       <c r="E77" s="7"/>
       <c r="F77" s="7"/>
       <c r="G77" s="7"/>
       <c r="H77" s="1"/>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B78" s="7"/>
       <c r="C78" s="7" t="s">
         <v>37</v>
       </c>