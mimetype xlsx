--- v0 (2025-10-02)
+++ v1 (2026-08-18)
@@ -20,183 +20,183 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>БК "Barakat"</t>
   </si>
   <si>
     <t>Открытый турнир БК "Баракат"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>09.08.2025, БК "Barakat", Казахстан, Костанайская область, Рудный, Ленина 119А</t>
+    <t>09.08.2025, БК "Barakat", Kazakhstan, Qostanaı oblysy, Rudny, Ленина 119А</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Тутарков Антон</t>
+    <t>Tutarkov Anton</t>
   </si>
   <si>
-    <t>Гарипов Аслан</t>
+    <t>Garipov Aslan</t>
   </si>
   <si>
-    <t>Окубаев Даулет</t>
+    <t>Okubaev Daulet</t>
   </si>
   <si>
-    <t>Сункаров Даурен</t>
+    <t>Sunkarov Dauren</t>
   </si>
   <si>
-    <t>Ахметов Марат</t>
+    <t>Akhmetov Marat</t>
   </si>
   <si>
-    <t>Дуйсенбин Бакытнур</t>
+    <t>Duysenbin Baqytnur</t>
   </si>
   <si>
-    <t>Жумагулов Рустам</t>
+    <t>Ismailov Ali</t>
   </si>
   <si>
-    <t>Исмаилов Али</t>
+    <t>Zhumagulov Rustam</t>
   </si>
   <si>
-    <t>Айткужинов Данияр</t>
+    <t>Akhmetova Maryam</t>
   </si>
   <si>
-    <t>Ахметова Марьям</t>
+    <t>Aytkuzhinov Daniyar</t>
   </si>
   <si>
-    <t>Есетов Абылайхан</t>
+    <t>Esetov Abilaikhan</t>
   </si>
   <si>
-    <t>Каипбаев Марат</t>
+    <t>Kaipbaev Marat</t>
   </si>
   <si>
-    <t>Куатов Нуржан</t>
+    <t>Kuatov Nurzhan</t>
   </si>
   <si>
-    <t>Несипбаев Агзам</t>
+    <t>Nessipbayev Agzam</t>
   </si>
   <si>
-    <t>Сейтенов Канат</t>
+    <t>Seitenov Kanat</t>
   </si>
   <si>
-    <t>Точилкин Владимир</t>
+    <t>Tochilkin Vladimir</t>
   </si>
   <si>
-    <t>Асенов Аскар</t>
+    <t>Asenov Askar</t>
   </si>
   <si>
-    <t>Байдилдаев Канат</t>
+    <t>Baidildayev Kanat</t>
   </si>
   <si>
-    <t>Горбунов Александр</t>
+    <t>Djumanazarov Bekjan</t>
   </si>
   <si>
-    <t>Джуманазаров Бекжан</t>
+    <t>Gorbunov Aleksandr</t>
   </si>
   <si>
-    <t>Жалгасов Жандос</t>
+    <t>Kopzhasarov Bolat</t>
   </si>
   <si>
-    <t>Жарыкбаев Адилет</t>
+    <t>Orazmakhanov Almasbek</t>
   </si>
   <si>
-    <t>Копжасаров Болат</t>
+    <t>Zhalgasov Zhandos</t>
   </si>
   <si>
-    <t>Оразмаханов Алмасбек</t>
+    <t>Zharykbaev Adilet</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Челябинск</t>
+    <t>Chelyabinsk</t>
   </si>
   <si>
-    <t>Астана</t>
+    <t>Astana</t>
   </si>
   <si>
-    <t>Рудный</t>
+    <t>Rudny</t>
   </si>
   <si>
-    <t>Костанай</t>
+    <t>Kostanay</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -775,117 +775,117 @@
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8">
         <v>1990</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="8">
-        <v>1986</v>
+        <v>2009</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
-        <v>2009</v>
+        <v>1986</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
-        <v>1980</v>
+        <v>2011</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
-        <v>2009</v>
+        <v>1980</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
         <v>2002</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
@@ -1013,131 +1013,131 @@
       </c>
       <c r="B25" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="8">
         <v>1977</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="8">
-        <v>1984</v>
+        <v>1998</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="8">
-        <v>1998</v>
+        <v>1984</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C28" s="8">
-        <v>1994</v>
+        <v>1979</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="8">
         <v>1992</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="8">
-        <v>1979</v>
+        <v>1994</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C31" s="8">
         <v>1992</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E31" s="9" t="s">