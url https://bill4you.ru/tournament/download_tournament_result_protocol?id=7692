--- v0 (2025-10-02)
+++ v1 (2026-08-18)
@@ -20,159 +20,159 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>БК "Barakat"</t>
   </si>
   <si>
     <t>Коммерческий турнир на призы Айткужинова Данияра</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>02.08.2025, БК "Barakat", Казахстан, Костанайская область, Рудный, Ленина 119А</t>
+    <t>02.08.2025, БК "Barakat", Kazakhstan, Qostanaı oblysy, Rudny, Ленина 119А</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Сункаров Даурен</t>
+    <t>Sunkarov Dauren</t>
   </si>
   <si>
-    <t>Гарипов Аслан</t>
+    <t>Garipov Aslan</t>
   </si>
   <si>
-    <t>Дуйсенбин Бакытнур</t>
+    <t>Duysenbin Baqytnur</t>
   </si>
   <si>
-    <t>Тутарков Антон</t>
+    <t>Tutarkov Anton</t>
   </si>
   <si>
-    <t>Бережной Олег</t>
+    <t>Berezhnoi Oleg</t>
   </si>
   <si>
-    <t>Гумиров Ислам</t>
+    <t>Gumirov Islam</t>
   </si>
   <si>
-    <t>Каипбаев Марат</t>
+    <t>Kaipbaev Marat</t>
   </si>
   <si>
-    <t>Окубаев Даулет</t>
+    <t>Okubaev Daulet</t>
   </si>
   <si>
-    <t>Жаксылыков Турсын</t>
+    <t>Ciselskiy Nikita</t>
   </si>
   <si>
-    <t>Котушев Ермек</t>
+    <t>Kotushev Ermek</t>
   </si>
   <si>
-    <t>Несипбаев Агзам</t>
+    <t>Nessipbayev Agzam</t>
   </si>
   <si>
-    <t>Цисельский Никита</t>
+    <t>Zhaksilikov Tursyn</t>
   </si>
   <si>
-    <t>Айткужинов Данияр</t>
+    <t>Aytkuzhinov Daniyar</t>
   </si>
   <si>
-    <t>Байдилдаев Канат</t>
+    <t>Baidildayev Kanat</t>
   </si>
   <si>
-    <t>Ибраев Ерлан</t>
+    <t>Ibraev Erlan</t>
   </si>
   <si>
-    <t>Сарсенбаев Данияр</t>
+    <t>Sarsenbaev Daniyar</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Костанай</t>
+    <t>Kostanay</t>
   </si>
   <si>
-    <t>Астана</t>
+    <t>Astana</t>
   </si>
   <si>
-    <t>Челябинск</t>
+    <t>Chelyabinsk</t>
   </si>
   <si>
-    <t>Рудный</t>
+    <t>Rudny</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -791,57 +791,57 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
         <v>1988</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
-        <v>1994</v>
+        <v>1986</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
         <v>1973</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
@@ -851,57 +851,57 @@
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
         <v>1996</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
-        <v>1986</v>
+        <v>1994</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
         <v>1980</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>