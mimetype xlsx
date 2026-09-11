--- v0 (2025-10-02)
+++ v1 (2026-09-11)
@@ -20,201 +20,201 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>ШЕФФЕРС</t>
   </si>
   <si>
     <t>В честь открытия Б/К "Шефферс" г. Баткен</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>27.07.2025, ШЕФФЕРС, Кыргызстан, Баткенская область, Баткен, Ул Исамидина Жусупова 20</t>
+    <t>27.07.2025, ШЕФФЕРС, Kyrgyzstan, Batken Region, Batken, Ул Исамидина Жусупова 20</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 28</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Исраил уулу Омурбек</t>
+    <t>Israil Uulu Omurbek</t>
   </si>
   <si>
-    <t>Тавакилов Икболжон</t>
+    <t>Tavakilov Ikbolzhon</t>
   </si>
   <si>
-    <t>Бакиров Нургазы</t>
+    <t>Bakirov Nurgazy</t>
   </si>
   <si>
-    <t>Турганбаев Акжолтой</t>
+    <t>Turganbaev Akzholtoy</t>
   </si>
   <si>
-    <t>Абдыкадыр уулу Абдыкаар</t>
+    <t>Abdykadyr Uulu Abdykaar</t>
   </si>
   <si>
-    <t>Гаджибеков Рахматжон</t>
+    <t>Gadjibekov Rahmatjon</t>
   </si>
   <si>
-    <t>Кочоров Мирбек</t>
+    <t>Kochorov Mirbek</t>
   </si>
   <si>
-    <t>Кулматов Канатбек</t>
+    <t>Kulmatov Kanatbek</t>
   </si>
   <si>
-    <t>Абдиллаев Асылбек</t>
+    <t>Abdillaev Asylbek</t>
   </si>
   <si>
-    <t>Аширалиев Улан</t>
+    <t>Ashiraliev Ulan</t>
   </si>
   <si>
-    <t>Калыков Махмуд</t>
+    <t>Kalykov Mahmud</t>
   </si>
   <si>
-    <t>Мамадалиев Жусубали</t>
+    <t>Mamadaliev Zhusubali</t>
   </si>
   <si>
-    <t>Дадажанов Сухроб</t>
+    <t>Dadajanov Suhrob</t>
   </si>
   <si>
-    <t>Кулдашев Эркин</t>
+    <t>Kuldashev Erkin</t>
   </si>
   <si>
-    <t>Тайлаков Дин Мухаммед</t>
+    <t>Tailakov Din Muhammed</t>
   </si>
   <si>
-    <t>Ырыскулов Сулайман</t>
+    <t>Yryskulov Sulaiman</t>
   </si>
   <si>
-    <t>Амиралиев Тимур</t>
+    <t>Anarbaev Dastan</t>
   </si>
   <si>
-    <t>Анарбаев Дастан</t>
+    <t>Ashiraliev Timur</t>
   </si>
   <si>
-    <t>Жолдошев Туратали</t>
+    <t>Joldoshev Turatali</t>
   </si>
   <si>
-    <t>Каныбек уулу Медер</t>
+    <t>Kanybek Uulu Meder</t>
   </si>
   <si>
-    <t>Насиров Азиз</t>
+    <t>Nasirov Aziz</t>
   </si>
   <si>
-    <t>Омурбек уулу Рахманберди</t>
+    <t>Omurbek Uulu Rahmanberdi</t>
   </si>
   <si>
-    <t>Сейдахматов Данияр</t>
+    <t>Seydahmatov Daniyar</t>
   </si>
   <si>
-    <t>Токтакунов Эркин</t>
+    <t>Toktakunov Erkin</t>
   </si>
   <si>
-    <t>Аширов Алтынбек</t>
+    <t>Ashirov Altynbek</t>
   </si>
   <si>
-    <t>Маматов Талант</t>
+    <t>Mamatov Talant</t>
   </si>
   <si>
-    <t>Токсонов Шакир</t>
+    <t>Toksonov Shakir</t>
   </si>
   <si>
-    <t>Умаралиев Эрлан</t>
+    <t>Umaraliev Erlan</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Баткен</t>
+    <t>Batken</t>
   </si>
   <si>
-    <t>Ош</t>
+    <t>Osh</t>
   </si>
   <si>
-    <t>город Раззаков</t>
+    <t>Town of Razzakov</t>
   </si>
   <si>
-    <t>Бишкек</t>
+    <t>Bishkek</t>
   </si>
   <si>
-    <t>Кызыл-Кия</t>
+    <t>Town of Kyzyl-Kiya</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -995,77 +995,77 @@
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>1991</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
-        <v>1993</v>
+        <v>2007</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>2007</v>
+        <v>1993</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
         <v>1990</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>