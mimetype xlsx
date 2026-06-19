--- v0 (2026-03-10)
+++ v1 (2026-06-19)
@@ -2304,91 +2304,91 @@
       </c>
       <c r="C76" s="8">
         <v>2009</v>
       </c>
       <c r="D76" s="8" t="s">
         <v>124</v>
       </c>
       <c r="E76" s="9" t="s">
         <v>130</v>
       </c>
       <c r="F76" s="1"/>
       <c r="G76" s="1"/>
       <c r="H76" s="1"/>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>85</v>
       </c>
       <c r="C77" s="8">
         <v>1986</v>
       </c>
       <c r="D77" s="8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E77" s="9" t="s">
         <v>130</v>
       </c>
       <c r="F77" s="1"/>
       <c r="G77" s="1"/>
       <c r="H77" s="1"/>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C78" s="8">
         <v>2009</v>
       </c>
       <c r="D78" s="8" t="s">
         <v>124</v>
       </c>
       <c r="E78" s="9" t="s">
         <v>130</v>
       </c>
       <c r="F78" s="1"/>
       <c r="G78" s="1"/>
       <c r="H78" s="1"/>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>87</v>
       </c>
       <c r="C79" s="8">
         <v>2005</v>
       </c>
       <c r="D79" s="8" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="E79" s="9" t="s">
         <v>130</v>
       </c>
       <c r="F79" s="1"/>
       <c r="G79" s="1"/>
       <c r="H79" s="1"/>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>88</v>
       </c>
       <c r="C80" s="8">
         <v>2009</v>
       </c>
       <c r="D80" s="8" t="s">
         <v>124</v>
       </c>
       <c r="E80" s="9" t="s">
         <v>130</v>
       </c>
       <c r="F80" s="1"/>