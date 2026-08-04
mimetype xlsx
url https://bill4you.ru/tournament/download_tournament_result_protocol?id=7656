--- v1 (2026-06-19)
+++ v2 (2026-08-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
     <t>Международная Конфедерация Пирамиды</t>
   </si>
   <si>
     <t>Кубок Мира "III Кубок Главы Екатеринбурга", мужчины</t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
     <t>28.07.2025, БК “Public club Billiards”, Россия, Свердловская область, Екатеринбург, ул. Мира,  47,  корп. 4 (этаж 3)</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
@@ -417,50 +417,53 @@
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>Страна</t>
   </si>
   <si>
     <t>Россия</t>
   </si>
   <si>
     <t>Узбекистан</t>
   </si>
   <si>
     <t>Беларусь</t>
   </si>
   <si>
     <t>Кыргызстан</t>
   </si>
   <si>
     <t>Армения</t>
+  </si>
+  <si>
+    <t>Таджикистан</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2927,51 +2930,51 @@
       </c>
       <c r="D107" s="8" t="s">
         <v>124</v>
       </c>
       <c r="E107" s="9" t="s">
         <v>130</v>
       </c>
       <c r="F107" s="1"/>
       <c r="G107" s="1"/>
       <c r="H107" s="1"/>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B108" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C108" s="8">
         <v>1994</v>
       </c>
       <c r="D108" s="8" t="s">
         <v>126</v>
       </c>
       <c r="E108" s="9" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="F108" s="1"/>
       <c r="G108" s="1"/>
       <c r="H108" s="1"/>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="8"/>
       <c r="B109" s="9" t="s">
         <v>117</v>
       </c>
       <c r="C109" s="8">
         <v>1978</v>
       </c>
       <c r="D109" s="8" t="s">
         <v>125</v>
       </c>
       <c r="E109" s="9" t="s">
         <v>130</v>
       </c>
       <c r="F109" s="1"/>
       <c r="G109" s="1"/>
       <c r="H109" s="1"/>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="10"/>