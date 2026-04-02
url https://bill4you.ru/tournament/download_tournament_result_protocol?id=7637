--- v0 (2026-02-08)
+++ v1 (2026-04-02)
@@ -152,144 +152,144 @@
   <si>
     <t>Жетысу</t>
   </si>
   <si>
     <t>Калкенов Кайрат</t>
   </si>
   <si>
     <t>Джунисбеков Канатбек</t>
   </si>
   <si>
     <t>Иманбаев Сагатбек</t>
   </si>
   <si>
     <t>Тынысбаев Ермек</t>
   </si>
   <si>
     <t>Бадалов Бинали</t>
   </si>
   <si>
     <t>Карбаев Марат</t>
   </si>
   <si>
     <t>Оразбаев Самат</t>
   </si>
   <si>
+    <t>MIGLIOR</t>
+  </si>
+  <si>
+    <t>Мажитов Кармаш</t>
+  </si>
+  <si>
+    <t>Аймуканов Кайрат</t>
+  </si>
+  <si>
+    <t>Усенбаев Равиль</t>
+  </si>
+  <si>
+    <t>Жунусов Мурат</t>
+  </si>
+  <si>
+    <t>Жумагулов Ербол</t>
+  </si>
+  <si>
+    <t>Хисимов Акан</t>
+  </si>
+  <si>
+    <t>Онгонусов Кайрат</t>
+  </si>
+  <si>
     <t>Өқжетпес</t>
   </si>
   <si>
     <t>Кизатов Артур</t>
   </si>
   <si>
     <t>Кияков Сатпай</t>
   </si>
   <si>
     <t>Ташаев Тажибай</t>
   </si>
   <si>
     <t>Жусупов Жанат</t>
   </si>
   <si>
     <t>Серик Сейтжан</t>
   </si>
   <si>
     <t>Сагандыков Туленды</t>
   </si>
   <si>
     <t>Шарипов Дулат</t>
   </si>
   <si>
+    <t>Кокшетау</t>
+  </si>
+  <si>
+    <t>Салемов Достанбек</t>
+  </si>
+  <si>
+    <t>Тумгоев Мусса</t>
+  </si>
+  <si>
+    <t>Шаутыбаев Адай</t>
+  </si>
+  <si>
+    <t>Шайкенов Еркен</t>
+  </si>
+  <si>
+    <t>Левченко Игорь</t>
+  </si>
+  <si>
+    <t>Аскаров Жанат</t>
+  </si>
+  <si>
+    <t>Кулатаев Мурат</t>
+  </si>
+  <si>
     <t>ERTIS ARLANS</t>
   </si>
   <si>
     <t>Софийский Вячеслав</t>
   </si>
   <si>
     <t>Сейтебаев Талгат</t>
   </si>
   <si>
     <t>Овчаренко Юрий</t>
   </si>
   <si>
     <t>Арынов Ербол</t>
   </si>
   <si>
     <t>Карпов Сергей</t>
   </si>
   <si>
     <t>Рахметов Берик</t>
   </si>
   <si>
     <t>Уатаев Талгат</t>
-  </si>
-[...46 lines deleted...]
-    <t>Онгонусов Кайрат</t>
   </si>
   <si>
     <t>НАП-2</t>
   </si>
   <si>
     <t>Зекенов Канат</t>
   </si>
   <si>
     <t>Шоинбеков Мирболат</t>
   </si>
   <si>
     <t>Дарбакулов Акимжан</t>
   </si>
   <si>
     <t>Узаков Болат</t>
   </si>
   <si>
     <t>Жексембинов Ержан</t>
   </si>
   <si>
     <t>Кайруллаев Оразбай</t>
   </si>
   <si>
     <t>Бердақов Берікқали</t>
   </si>
@@ -1585,300 +1585,298 @@
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C45" s="11"/>
       <c r="D45" s="11"/>
       <c r="E45" s="11" t="s">
         <v>137</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="9"/>
       <c r="B46" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C46" s="9">
-        <v>1972</v>
+        <v>1967</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E46" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F46" s="7"/>
       <c r="G46" s="7"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="9"/>
       <c r="B47" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C47" s="9">
-        <v>1963</v>
+        <v>1964</v>
       </c>
       <c r="D47" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E47" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F47" s="7"/>
       <c r="G47" s="7"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="9"/>
       <c r="B48" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C48" s="9"/>
       <c r="D48" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E48" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F48" s="7"/>
       <c r="G48" s="7"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="9"/>
       <c r="B49" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C49" s="9"/>
       <c r="D49" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E49" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F49" s="7"/>
       <c r="G49" s="7"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="9"/>
       <c r="B50" s="12" t="s">
         <v>51</v>
       </c>
-      <c r="C50" s="9"/>
+      <c r="C50" s="9">
+        <v>1971</v>
+      </c>
       <c r="D50" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E50" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F50" s="7"/>
       <c r="G50" s="7"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="9"/>
       <c r="B51" s="12" t="s">
         <v>52</v>
       </c>
-      <c r="C51" s="9">
-[...1 lines deleted...]
-      </c>
+      <c r="C51" s="9"/>
       <c r="D51" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E51" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F51" s="7"/>
       <c r="G51" s="7"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="9"/>
       <c r="B52" s="12" t="s">
         <v>53</v>
       </c>
-      <c r="C52" s="9">
-[...1 lines deleted...]
-      </c>
+      <c r="C52" s="9"/>
       <c r="D52" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E52" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F52" s="7"/>
       <c r="G52" s="7"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8" customHeight="1" ht="3">
       <c r="A53" s="9"/>
       <c r="B53" s="12"/>
       <c r="C53" s="9"/>
       <c r="D53" s="9"/>
       <c r="E53" s="12"/>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B54" s="11" t="s">
         <v>54</v>
       </c>
       <c r="C54" s="11"/>
       <c r="D54" s="11"/>
       <c r="E54" s="11" t="s">
         <v>137</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="9"/>
       <c r="B55" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C55" s="9">
-        <v>1970</v>
+        <v>1972</v>
       </c>
       <c r="D55" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E55" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F55" s="7"/>
       <c r="G55" s="7"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="9"/>
       <c r="B56" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C56" s="9">
-        <v>1967</v>
+        <v>1963</v>
       </c>
       <c r="D56" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E56" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F56" s="7"/>
       <c r="G56" s="7"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="9"/>
       <c r="B57" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C57" s="9"/>
       <c r="D57" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E57" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F57" s="7"/>
       <c r="G57" s="7"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="9"/>
       <c r="B58" s="12" t="s">
         <v>58</v>
       </c>
-      <c r="C58" s="9">
-[...1 lines deleted...]
-      </c>
+      <c r="C58" s="9"/>
       <c r="D58" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E58" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F58" s="7"/>
       <c r="G58" s="7"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="9"/>
       <c r="B59" s="12" t="s">
         <v>59</v>
       </c>
-      <c r="C59" s="9">
-[...1 lines deleted...]
-      </c>
+      <c r="C59" s="9"/>
       <c r="D59" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E59" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F59" s="7"/>
       <c r="G59" s="7"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="9"/>
       <c r="B60" s="12" t="s">
         <v>60</v>
       </c>
-      <c r="C60" s="9"/>
+      <c r="C60" s="9">
+        <v>1960</v>
+      </c>
       <c r="D60" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E60" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F60" s="7"/>
       <c r="G60" s="7"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="9"/>
       <c r="B61" s="12" t="s">
         <v>61</v>
       </c>
-      <c r="C61" s="9"/>
+      <c r="C61" s="9">
+        <v>1974</v>
+      </c>
       <c r="D61" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E61" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F61" s="7"/>
       <c r="G61" s="7"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8" customHeight="1" ht="3">
       <c r="A62" s="9"/>
       <c r="B62" s="12"/>
       <c r="C62" s="9"/>
       <c r="D62" s="9"/>
       <c r="E62" s="12"/>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B63" s="11" t="s">
@@ -2029,119 +2027,121 @@
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B72" s="11" t="s">
         <v>70</v>
       </c>
       <c r="C72" s="11"/>
       <c r="D72" s="11"/>
       <c r="E72" s="11" t="s">
         <v>137</v>
       </c>
       <c r="F72" s="1"/>
       <c r="G72" s="1"/>
       <c r="H72" s="1"/>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="9"/>
       <c r="B73" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C73" s="9">
-        <v>1967</v>
+        <v>1970</v>
       </c>
       <c r="D73" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E73" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F73" s="7"/>
       <c r="G73" s="7"/>
       <c r="H73" s="1"/>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="9"/>
       <c r="B74" s="12" t="s">
         <v>72</v>
       </c>
       <c r="C74" s="9">
-        <v>1964</v>
+        <v>1967</v>
       </c>
       <c r="D74" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E74" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F74" s="7"/>
       <c r="G74" s="7"/>
       <c r="H74" s="1"/>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="9"/>
       <c r="B75" s="12" t="s">
         <v>73</v>
       </c>
       <c r="C75" s="9"/>
       <c r="D75" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E75" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F75" s="7"/>
       <c r="G75" s="7"/>
       <c r="H75" s="1"/>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="9"/>
       <c r="B76" s="12" t="s">
         <v>74</v>
       </c>
-      <c r="C76" s="9"/>
+      <c r="C76" s="9">
+        <v>1965</v>
+      </c>
       <c r="D76" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E76" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F76" s="7"/>
       <c r="G76" s="7"/>
       <c r="H76" s="1"/>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="9"/>
       <c r="B77" s="12" t="s">
         <v>75</v>
       </c>
       <c r="C77" s="9">
-        <v>1971</v>
+        <v>1977</v>
       </c>
       <c r="D77" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E77" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F77" s="7"/>
       <c r="G77" s="7"/>
       <c r="H77" s="1"/>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="9"/>
       <c r="B78" s="12" t="s">
         <v>76</v>
       </c>
       <c r="C78" s="9"/>
       <c r="D78" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E78" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F78" s="7"/>
       <c r="G78" s="7"/>