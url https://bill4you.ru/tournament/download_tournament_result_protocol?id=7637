--- v1 (2026-04-02)
+++ v2 (2026-05-31)
@@ -152,144 +152,144 @@
   <si>
     <t>Жетысу</t>
   </si>
   <si>
     <t>Калкенов Кайрат</t>
   </si>
   <si>
     <t>Джунисбеков Канатбек</t>
   </si>
   <si>
     <t>Иманбаев Сагатбек</t>
   </si>
   <si>
     <t>Тынысбаев Ермек</t>
   </si>
   <si>
     <t>Бадалов Бинали</t>
   </si>
   <si>
     <t>Карбаев Марат</t>
   </si>
   <si>
     <t>Оразбаев Самат</t>
   </si>
   <si>
+    <t>Өқжетпес</t>
+  </si>
+  <si>
+    <t>Кизатов Артур</t>
+  </si>
+  <si>
+    <t>Кияков Сатпай</t>
+  </si>
+  <si>
+    <t>Ташаев Тажибай</t>
+  </si>
+  <si>
+    <t>Жусупов Жанат</t>
+  </si>
+  <si>
+    <t>Серик Сейтжан</t>
+  </si>
+  <si>
+    <t>Сагандыков Туленды</t>
+  </si>
+  <si>
+    <t>Шарипов Дулат</t>
+  </si>
+  <si>
+    <t>Кокшетау</t>
+  </si>
+  <si>
+    <t>Салемов Достанбек</t>
+  </si>
+  <si>
+    <t>Тумгоев Мусса</t>
+  </si>
+  <si>
+    <t>Шаутыбаев Адай</t>
+  </si>
+  <si>
+    <t>Шайкенов Еркен</t>
+  </si>
+  <si>
+    <t>Левченко Игорь</t>
+  </si>
+  <si>
+    <t>Аскаров Жанат</t>
+  </si>
+  <si>
+    <t>Кулатаев Мурат</t>
+  </si>
+  <si>
+    <t>ERTIS ARLANS</t>
+  </si>
+  <si>
+    <t>Софийский Вячеслав</t>
+  </si>
+  <si>
+    <t>Сейтебаев Талгат</t>
+  </si>
+  <si>
+    <t>Овчаренко Юрий</t>
+  </si>
+  <si>
+    <t>Арынов Ербол</t>
+  </si>
+  <si>
+    <t>Карпов Сергей</t>
+  </si>
+  <si>
+    <t>Рахметов Берик</t>
+  </si>
+  <si>
+    <t>Уатаев Талгат</t>
+  </si>
+  <si>
     <t>MIGLIOR</t>
   </si>
   <si>
     <t>Мажитов Кармаш</t>
   </si>
   <si>
     <t>Аймуканов Кайрат</t>
   </si>
   <si>
     <t>Усенбаев Равиль</t>
   </si>
   <si>
     <t>Жунусов Мурат</t>
   </si>
   <si>
     <t>Жумагулов Ербол</t>
   </si>
   <si>
     <t>Хисимов Акан</t>
   </si>
   <si>
     <t>Онгонусов Кайрат</t>
-  </si>
-[...70 lines deleted...]
-    <t>Уатаев Талгат</t>
   </si>
   <si>
     <t>НАП-2</t>
   </si>
   <si>
     <t>Зекенов Канат</t>
   </si>
   <si>
     <t>Шоинбеков Мирболат</t>
   </si>
   <si>
     <t>Дарбакулов Акимжан</t>
   </si>
   <si>
     <t>Узаков Болат</t>
   </si>
   <si>
     <t>Жексембинов Ержан</t>
   </si>
   <si>
     <t>Кайруллаев Оразбай</t>
   </si>
   <si>
     <t>Бердақов Берікқали</t>
   </si>
@@ -1585,297 +1585,305 @@
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C45" s="11"/>
       <c r="D45" s="11"/>
       <c r="E45" s="11" t="s">
         <v>137</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="9"/>
       <c r="B46" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C46" s="9">
-        <v>1967</v>
+        <v>1972</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E46" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F46" s="7"/>
       <c r="G46" s="7"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="9"/>
       <c r="B47" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C47" s="9">
-        <v>1964</v>
+        <v>1963</v>
       </c>
       <c r="D47" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E47" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F47" s="7"/>
       <c r="G47" s="7"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="9"/>
       <c r="B48" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C48" s="9"/>
       <c r="D48" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E48" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F48" s="7"/>
       <c r="G48" s="7"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="9"/>
       <c r="B49" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C49" s="9"/>
       <c r="D49" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E49" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F49" s="7"/>
       <c r="G49" s="7"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="9"/>
       <c r="B50" s="12" t="s">
         <v>51</v>
       </c>
-      <c r="C50" s="9">
-[...1 lines deleted...]
-      </c>
+      <c r="C50" s="9"/>
       <c r="D50" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E50" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F50" s="7"/>
       <c r="G50" s="7"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="9"/>
       <c r="B51" s="12" t="s">
         <v>52</v>
       </c>
-      <c r="C51" s="9"/>
+      <c r="C51" s="9">
+        <v>1960</v>
+      </c>
       <c r="D51" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E51" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F51" s="7"/>
       <c r="G51" s="7"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="9"/>
       <c r="B52" s="12" t="s">
         <v>53</v>
       </c>
-      <c r="C52" s="9"/>
+      <c r="C52" s="9">
+        <v>1974</v>
+      </c>
       <c r="D52" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E52" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F52" s="7"/>
       <c r="G52" s="7"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8" customHeight="1" ht="3">
       <c r="A53" s="9"/>
       <c r="B53" s="12"/>
       <c r="C53" s="9"/>
       <c r="D53" s="9"/>
       <c r="E53" s="12"/>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B54" s="11" t="s">
         <v>54</v>
       </c>
       <c r="C54" s="11"/>
       <c r="D54" s="11"/>
       <c r="E54" s="11" t="s">
         <v>137</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="9"/>
       <c r="B55" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C55" s="9">
-        <v>1972</v>
+        <v>1970</v>
       </c>
       <c r="D55" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E55" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F55" s="7"/>
       <c r="G55" s="7"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="9"/>
       <c r="B56" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C56" s="9">
-        <v>1963</v>
+        <v>1966</v>
       </c>
       <c r="D56" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E56" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F56" s="7"/>
       <c r="G56" s="7"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="9"/>
       <c r="B57" s="12" t="s">
         <v>57</v>
       </c>
-      <c r="C57" s="9"/>
+      <c r="C57" s="9">
+        <v>1969</v>
+      </c>
       <c r="D57" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E57" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F57" s="7"/>
       <c r="G57" s="7"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="9"/>
       <c r="B58" s="12" t="s">
         <v>58</v>
       </c>
-      <c r="C58" s="9"/>
+      <c r="C58" s="9">
+        <v>1970</v>
+      </c>
       <c r="D58" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E58" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F58" s="7"/>
       <c r="G58" s="7"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="9"/>
       <c r="B59" s="12" t="s">
         <v>59</v>
       </c>
-      <c r="C59" s="9"/>
+      <c r="C59" s="9">
+        <v>1968</v>
+      </c>
       <c r="D59" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E59" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F59" s="7"/>
       <c r="G59" s="7"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="9"/>
       <c r="B60" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C60" s="9">
-        <v>1960</v>
+        <v>1970</v>
       </c>
       <c r="D60" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E60" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F60" s="7"/>
       <c r="G60" s="7"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="9"/>
       <c r="B61" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C61" s="9">
-        <v>1974</v>
+        <v>1963</v>
       </c>
       <c r="D61" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E61" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F61" s="7"/>
       <c r="G61" s="7"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8" customHeight="1" ht="3">
       <c r="A62" s="9"/>
       <c r="B62" s="12"/>
       <c r="C62" s="9"/>
       <c r="D62" s="9"/>
       <c r="E62" s="12"/>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="10" t="s">
         <v>6</v>
       </c>
@@ -1893,255 +1901,247 @@
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="9"/>
       <c r="B64" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C64" s="9">
         <v>1970</v>
       </c>
       <c r="D64" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E64" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F64" s="7"/>
       <c r="G64" s="7"/>
       <c r="H64" s="1"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="9"/>
       <c r="B65" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C65" s="9">
-        <v>1966</v>
+        <v>1967</v>
       </c>
       <c r="D65" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E65" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F65" s="7"/>
       <c r="G65" s="7"/>
       <c r="H65" s="1"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="9"/>
       <c r="B66" s="12" t="s">
         <v>65</v>
       </c>
-      <c r="C66" s="9">
-[...1 lines deleted...]
-      </c>
+      <c r="C66" s="9"/>
       <c r="D66" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E66" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F66" s="7"/>
       <c r="G66" s="7"/>
       <c r="H66" s="1"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="9"/>
       <c r="B67" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C67" s="9">
-        <v>1970</v>
+        <v>1965</v>
       </c>
       <c r="D67" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E67" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F67" s="7"/>
       <c r="G67" s="7"/>
       <c r="H67" s="1"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="9"/>
       <c r="B68" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C68" s="9">
-        <v>1968</v>
+        <v>1977</v>
       </c>
       <c r="D68" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E68" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F68" s="7"/>
       <c r="G68" s="7"/>
       <c r="H68" s="1"/>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="9"/>
       <c r="B69" s="12" t="s">
         <v>68</v>
       </c>
-      <c r="C69" s="9">
-[...1 lines deleted...]
-      </c>
+      <c r="C69" s="9"/>
       <c r="D69" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E69" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F69" s="7"/>
       <c r="G69" s="7"/>
       <c r="H69" s="1"/>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="9"/>
       <c r="B70" s="12" t="s">
         <v>69</v>
       </c>
-      <c r="C70" s="9">
-[...1 lines deleted...]
-      </c>
+      <c r="C70" s="9"/>
       <c r="D70" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E70" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F70" s="7"/>
       <c r="G70" s="7"/>
       <c r="H70" s="1"/>
     </row>
     <row r="71" spans="1:8" customHeight="1" ht="3">
       <c r="A71" s="9"/>
       <c r="B71" s="12"/>
       <c r="C71" s="9"/>
       <c r="D71" s="9"/>
       <c r="E71" s="12"/>
       <c r="F71" s="1"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B72" s="11" t="s">
         <v>70</v>
       </c>
       <c r="C72" s="11"/>
       <c r="D72" s="11"/>
       <c r="E72" s="11" t="s">
         <v>137</v>
       </c>
       <c r="F72" s="1"/>
       <c r="G72" s="1"/>
       <c r="H72" s="1"/>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="9"/>
       <c r="B73" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C73" s="9">
-        <v>1970</v>
+        <v>1967</v>
       </c>
       <c r="D73" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E73" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F73" s="7"/>
       <c r="G73" s="7"/>
       <c r="H73" s="1"/>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="9"/>
       <c r="B74" s="12" t="s">
         <v>72</v>
       </c>
       <c r="C74" s="9">
-        <v>1967</v>
+        <v>1964</v>
       </c>
       <c r="D74" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E74" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F74" s="7"/>
       <c r="G74" s="7"/>
       <c r="H74" s="1"/>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="9"/>
       <c r="B75" s="12" t="s">
         <v>73</v>
       </c>
       <c r="C75" s="9"/>
       <c r="D75" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E75" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F75" s="7"/>
       <c r="G75" s="7"/>
       <c r="H75" s="1"/>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="9"/>
       <c r="B76" s="12" t="s">
         <v>74</v>
       </c>
-      <c r="C76" s="9">
-[...1 lines deleted...]
-      </c>
+      <c r="C76" s="9"/>
       <c r="D76" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E76" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F76" s="7"/>
       <c r="G76" s="7"/>
       <c r="H76" s="1"/>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="9"/>
       <c r="B77" s="12" t="s">
         <v>75</v>
       </c>
       <c r="C77" s="9">
-        <v>1977</v>
+        <v>1971</v>
       </c>
       <c r="D77" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E77" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F77" s="7"/>
       <c r="G77" s="7"/>
       <c r="H77" s="1"/>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="9"/>
       <c r="B78" s="12" t="s">
         <v>76</v>
       </c>
       <c r="C78" s="9"/>
       <c r="D78" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E78" s="12" t="s">
         <v>137</v>
       </c>
       <c r="F78" s="7"/>
       <c r="G78" s="7"/>