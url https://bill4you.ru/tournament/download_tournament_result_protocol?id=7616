--- v0 (2025-10-02)
+++ v1 (2026-08-24)
@@ -20,171 +20,171 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>БК "Турист"</t>
   </si>
   <si>
     <t>Краснодар 2025. 2-й этап серии турниров  кубок БК."Турист" до 45 лет</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>02.08.2025, БК "Турист", Россия, Краснодарский край, Краснодар, Ул.Кубанская Набережная 5</t>
+    <t>02.08.2025, БК "Турист", Russian Federation, Krasnodar Territory, Krasnodar, Ул.Кубанская Набережная 5</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 19</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Белик Евгений</t>
+    <t>Belick Evgeniy</t>
   </si>
   <si>
-    <t>Терещенко Андрей</t>
+    <t>Tereschenko Andrey</t>
   </si>
   <si>
-    <t>Мирзошарифов Мухаммад</t>
+    <t>Mirzosharifov Muhammad</t>
   </si>
   <si>
-    <t>Султанов Сардор</t>
+    <t>Sultanov Sardor</t>
   </si>
   <si>
-    <t>Джандар Аслан</t>
+    <t>Dgandar Aslan</t>
   </si>
   <si>
-    <t>Повод Евгений</t>
+    <t>Povod Evgeniy</t>
   </si>
   <si>
-    <t>Селезнёв Богдан</t>
+    <t>Seleznev Bogdan</t>
   </si>
   <si>
-    <t>Шах Денис</t>
+    <t>Shah Denis</t>
   </si>
   <si>
-    <t>Ефремов Артур</t>
+    <t>Efremov Artur</t>
   </si>
   <si>
-    <t>Макаров Дмитрий</t>
+    <t>Makarov Dmitriy</t>
   </si>
   <si>
-    <t>Орлов Алексей</t>
+    <t>Orlov Aleksei</t>
   </si>
   <si>
-    <t>Романов Евгений</t>
+    <t>Romanov Evgeniy</t>
   </si>
   <si>
-    <t>Борисенкова Алина</t>
+    <t>Borisenkova Alina</t>
   </si>
   <si>
-    <t>Князев Илья</t>
+    <t>Cakanyan Aykaz</t>
   </si>
   <si>
-    <t>Кочерга Олег</t>
+    <t>Knyazev Ilya</t>
   </si>
   <si>
-    <t>Цаканян Айказ</t>
+    <t>Kocherga Oleg</t>
   </si>
   <si>
-    <t>Белкин Леонтий</t>
+    <t>Belkin Leontiy</t>
   </si>
   <si>
-    <t>Кузичев Кирилл</t>
+    <t>Kuzichev Kirill</t>
   </si>
   <si>
-    <t>Поднос Михаил</t>
+    <t>Podnos Mikhail</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Krasnodar</t>
   </si>
   <si>
-    <t>Красноярск</t>
+    <t>Krasnoyarsk</t>
   </si>
   <si>
-    <t>Сочи</t>
+    <t>Sochi</t>
   </si>
   <si>
-    <t>Анапа</t>
+    <t>Anapa</t>
   </si>
   <si>
-    <t>Горячий Ключ</t>
+    <t>Goryachiy Klyuch</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -903,91 +903,91 @@
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1991</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>1985</v>
+        <v>1982</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>1992</v>
+        <v>1985</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>1982</v>
+        <v>1992</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>2000</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E24" s="9" t="s">