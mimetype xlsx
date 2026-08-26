--- v0 (2025-10-22)
+++ v1 (2026-08-26)
@@ -20,183 +20,183 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>БК "Чемпион" (Аксай)</t>
   </si>
   <si>
     <t>г. Аксай ! Любительский турнир Московская пирамида в БК "Чемпион "</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>20.07.2025, БК "Чемпион" (Аксай), Россия, Краснодарский край, Аксай, ул. Гулаева,  д. 81</t>
+    <t>20.07.2025, БК "Чемпион" (Аксай), Russian Federation, Krasnodar Territory, Aksay, ул. Гулаева,  д. 81</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 22</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Бурминский Дмитрий</t>
+    <t>Burminsky Dmitry</t>
   </si>
   <si>
-    <t>Угай Дмитрий</t>
+    <t>Ugay Dmitriy</t>
   </si>
   <si>
-    <t>Копейко Сергей</t>
+    <t>Kopejko Sergej</t>
   </si>
   <si>
-    <t>Огай Михаил</t>
+    <t>Ogay Mikhail</t>
   </si>
   <si>
-    <t>Иванченко Евгений</t>
+    <t>Ivanchenko Evgeniy</t>
   </si>
   <si>
-    <t>Кужелев Антон</t>
+    <t>Kuzhelev Anton</t>
   </si>
   <si>
-    <t>Мартиросян Анатолий</t>
+    <t>Martirosyan Anatoli</t>
   </si>
   <si>
-    <t>Поздняков Дмитрий</t>
+    <t>Pozdnyakov Dmitriy</t>
   </si>
   <si>
-    <t>Алексеев Алексей</t>
+    <t>Alekseev Aleksey</t>
   </si>
   <si>
-    <t>Жданов Сергей</t>
+    <t>Hvan Sergey</t>
   </si>
   <si>
-    <t>Клименко Виталий</t>
+    <t>Klimenko Vitalij</t>
   </si>
   <si>
-    <t>Хван Сергей</t>
+    <t>Zhdanov Sergey</t>
   </si>
   <si>
-    <t>Ким Олег</t>
+    <t>Kim Oleg</t>
   </si>
   <si>
-    <t>Ли Вячаслав</t>
+    <t>Li Vyachaslav</t>
   </si>
   <si>
-    <t>Мардиев Исмаил</t>
+    <t>Mardiev Ismail</t>
   </si>
   <si>
-    <t>Медведев Александр</t>
+    <t>Medvedev Aleksandr</t>
   </si>
   <si>
-    <t>Данилов Евгений</t>
+    <t>Danilov Evgeniy</t>
   </si>
   <si>
-    <t>Ибрагимов Камиль</t>
+    <t>Ibragimov Kamil</t>
   </si>
   <si>
-    <t>Иванченко Дмитрий</t>
+    <t>Ivanchenko Dmitriy</t>
   </si>
   <si>
-    <t>Ким Дмитрий</t>
+    <t>Kim Dmitriy</t>
   </si>
   <si>
-    <t>Ли Вячеслав</t>
+    <t>Li Vyacheslav</t>
   </si>
   <si>
-    <t>Мостовой Александр</t>
+    <t>Mostovoi Alexander</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ростов-на-Дону</t>
+    <t>Rostov-on-Don</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Krasnodar</t>
   </si>
   <si>
-    <t>Батайск</t>
+    <t>Bataysk</t>
   </si>
   <si>
-    <t>Аксай</t>
+    <t>Aksay</t>
   </si>
   <si>
-    <t>Азов</t>
+    <t>Azov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -837,97 +837,97 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1969</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>1983</v>
+        <v>1986</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>1971</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1986</v>
+        <v>1983</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1979</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>