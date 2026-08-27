--- v0 (2025-10-21)
+++ v1 (2026-08-27)
@@ -20,150 +20,150 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t xml:space="preserve">Академия бильярда Крыма </t>
   </si>
   <si>
     <t>Турнир академии бильярда Крыма московская пирамида до 16 шаров</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>16.07.2025, Академия бильярда Крыма , Россия, Республика Крым, Симферополь, улица Караманова,  3</t>
+    <t>16.07.2025, Академия бильярда Крыма , Russian Federation, Autonomous Republic of Crimea, Simferopol, улица Караманова,  3</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 14</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Северинов Андрей</t>
+    <t>Severinov Andrey</t>
   </si>
   <si>
-    <t>Аппазов Ленур</t>
+    <t>Appazov Lenur</t>
   </si>
   <si>
-    <t>Ворошилов Иван</t>
+    <t>Sotnikov Urij</t>
   </si>
   <si>
-    <t>Сотников Юрий</t>
+    <t>Voroshilov Ivan</t>
   </si>
   <si>
-    <t>Ментаров Рамазан</t>
+    <t>Mentarov Ramazan</t>
   </si>
   <si>
-    <t>Мустафаев Якуб</t>
+    <t>Mustafaev Yakub</t>
   </si>
   <si>
-    <t>Кравченко Виктор</t>
+    <t>Chabanuk Jakov</t>
   </si>
   <si>
-    <t>Чабанюк Яков</t>
+    <t>Kravchenko Viktor</t>
   </si>
   <si>
-    <t>Падалко Игорь</t>
+    <t>Padalko Igor'</t>
   </si>
   <si>
-    <t>Папирный Денис</t>
+    <t>Papirnyy Denis</t>
   </si>
   <si>
-    <t>Соболевская Мария</t>
+    <t>Sobolevskaya Mariya</t>
   </si>
   <si>
-    <t>Сыщенко Денис</t>
+    <t>Syshchenko Denis</t>
   </si>
   <si>
-    <t>Алишивец Александр</t>
+    <t>Alishivets Aleksandr</t>
   </si>
   <si>
-    <t>Сырчин Николай</t>
+    <t>Syrchin Nikolay</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Симферополь</t>
+    <t>Simferopol</t>
   </si>
   <si>
-    <t>Бахчисарай</t>
+    <t>Bakhchisarai</t>
   </si>
   <si>
-    <t>Евпатория</t>
+    <t>Yevpatoriya</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -663,75 +663,75 @@
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8">
         <v>1986</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="C10" s="8"/>
+      <c r="C10" s="8">
+        <v>1972</v>
+      </c>
       <c r="D10" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="E10" s="9"/>
+      <c r="E10" s="9" t="s">
+        <v>33</v>
+      </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="C11" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C11" s="8"/>
       <c r="D11" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="E11" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E11" s="9"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>2003</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
@@ -740,77 +740,77 @@
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
         <v>1989</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>1976</v>
+        <v>1986</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>1986</v>
+        <v>1976</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1967</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
@@ -855,51 +855,53 @@
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
         <v>1976</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="C20" s="8"/>
+      <c r="C20" s="8">
+        <v>1977</v>
+      </c>
       <c r="D20" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
         <v>1984</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>33</v>