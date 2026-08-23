--- v0 (2025-10-22)
+++ v1 (2026-08-23)
@@ -12,221 +12,218 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>БК  "Gladiator"</t>
   </si>
   <si>
     <t xml:space="preserve">БК GLADIATOR КОММЕРЧЕСКИЙ ТУРНИР ПО БИЛЬЯРДУ </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>19.07.2025, БК  "Gladiator", Казахстан, Акмолинская область, Астана, улица А91 дом 12 ЖК БАСКАРУ 1</t>
+    <t>19.07.2025, БК  "Gladiator", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, улица А91 дом 12 ЖК БАСКАРУ 1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Сеитов Серикбай</t>
+    <t>Seitov Serikbay</t>
   </si>
   <si>
-    <t>Салыкбаев Султанбек</t>
+    <t>Salikbaev Sultanbek</t>
   </si>
   <si>
-    <t>Тулегенов Нурлан</t>
+    <t>Tulegenov Nurlan</t>
   </si>
   <si>
-    <t>Мингазов Ильдар</t>
+    <t>Mingazov Ildar</t>
   </si>
   <si>
-    <t>Есентаев Мейрхан</t>
+    <t>Esentaev Meyrhan</t>
   </si>
   <si>
-    <t>Курал Мадияр</t>
+    <t>Kural Madiyar</t>
   </si>
   <si>
-    <t>Токбаев Сабыржан</t>
+    <t>Tokbayev Sabyrzhan</t>
   </si>
   <si>
-    <t>Усипбаев Нурбол</t>
+    <t>Usipbaev Nurbol</t>
   </si>
   <si>
-    <t>Әбіханов Аблайхан</t>
+    <t>Abikhanov Ablaikhan</t>
   </si>
   <si>
-    <t>Виховский Дмитрий</t>
+    <t>Dzhangarashev Dzhalil</t>
   </si>
   <si>
-    <t>Джангарашев Джалил</t>
+    <t>Kubekov Nurlan</t>
   </si>
   <si>
-    <t>Кубеков Нурлан</t>
+    <t>Kurasbek Yerlan</t>
   </si>
   <si>
-    <t>Құрасбек Ерлан</t>
+    <t>Ospanov Ruslan</t>
   </si>
   <si>
-    <t>Оспанов Руслан</t>
+    <t>Safarov Dmitry</t>
   </si>
   <si>
-    <t>Сафаров Дмитрий</t>
+    <t>Usenbaev Ravil</t>
   </si>
   <si>
-    <t>Усенбаев Равиль</t>
+    <t>Vihovskiy Dmitriy</t>
   </si>
   <si>
-    <t>Джарасов Алмаз</t>
+    <t>Dyusengaliev Marat</t>
   </si>
   <si>
-    <t>Дюсенгалиев Марат</t>
+    <t>Jarassov Almaz</t>
   </si>
   <si>
-    <t>Жанбозов Ержан</t>
+    <t>Klimahin Vyacheslav</t>
   </si>
   <si>
-    <t>Климахин Вячеслав</t>
+    <t>Niyarov Baurzhan</t>
   </si>
   <si>
-    <t>Нияров Бауржан</t>
+    <t>Nursultanov Yerbol</t>
   </si>
   <si>
-    <t>Нурсултанов Ербол</t>
+    <t>Sayasatov Ernar</t>
   </si>
   <si>
-    <t>Саясатов Ернар</t>
+    <t>Sembaev Olzhas</t>
   </si>
   <si>
-    <t>Сембаев Олжас</t>
+    <t>Zhanbozov Erzhan</t>
   </si>
   <si>
-    <t>Аманжолов Руслан</t>
+    <t>Amanzholov Ruslan</t>
   </si>
   <si>
-    <t>Даржигенов Бауыржан</t>
+    <t>Darzhigenov Bauyrzhan</t>
   </si>
   <si>
-    <t>Лесбекулы Нушаруан</t>
+    <t>Lesbekuly Nusharuan</t>
   </si>
   <si>
-    <t>Мадибеков Роллан</t>
+    <t>Madybekov Rollan</t>
   </si>
   <si>
-    <t>Мухамажитов Архат</t>
+    <t>Muhamazhitov Arhat</t>
   </si>
   <si>
-    <t>Полат Омар</t>
+    <t>Polat Omar</t>
   </si>
   <si>
-    <t>Толеугазинов Жандос</t>
+    <t>Toleugazinov Zhandos</t>
   </si>
   <si>
-    <t>Уразов Ержан</t>
+    <t>Urazov Erzhan</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Шынарбек Наурызбек</t>
+    <t>Shynarbek Nauryzbek</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Астана</t>
+    <t>Astana</t>
   </si>
   <si>
-    <t>Сарань</t>
+    <t>Karagandy</t>
   </si>
   <si>
-    <t>Караганда</t>
+    <t>Turkistan</t>
   </si>
   <si>
-    <t>Туркестан</t>
-[...2 lines deleted...]
-    <t>Семей</t>
+    <t>Semey</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -742,51 +739,53 @@
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8"/>
       <c r="D10" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>4</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="C11" s="8"/>
+      <c r="C11" s="8">
+        <v>1985</v>
+      </c>
       <c r="D11" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>1970</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>52</v>
@@ -892,71 +891,71 @@
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8"/>
       <c r="D18" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="C19" s="8"/>
+      <c r="C19" s="8">
+        <v>1992</v>
+      </c>
       <c r="D19" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="C20" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C20" s="8"/>
       <c r="D20" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8"/>
       <c r="D21" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F21" s="1"/>
@@ -985,150 +984,150 @@
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8"/>
       <c r="D23" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
-        <v>1990</v>
+        <v>1983</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>1983</v>
+        <v>1990</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="C26" s="8"/>
+      <c r="C26" s="8">
+        <v>1972</v>
+      </c>
       <c r="D26" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>1972</v>
+        <v>1985</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
-        <v>1985</v>
+        <v>1989</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="C29" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C29" s="8"/>
       <c r="D29" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8"/>
       <c r="D30" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F30" s="1"/>
@@ -1145,51 +1144,51 @@
       <c r="C31" s="8"/>
       <c r="D31" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
         <v>1978</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E32" s="9" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="8">
         <v>2025</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
@@ -1243,69 +1242,69 @@
       </c>
       <c r="D36" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="8">
         <v>1996</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="8"/>
       <c r="D38" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C39" s="8"/>
       <c r="D39" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="10"/>