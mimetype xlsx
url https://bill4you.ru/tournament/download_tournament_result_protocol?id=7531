--- v0 (2025-10-22)
+++ v1 (2026-08-22)
@@ -20,201 +20,201 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>БК  "Gladiator"</t>
   </si>
   <si>
     <t xml:space="preserve">БК GLADIATOR КОММЕРЧЕСКИЙ ТУРНИР ПО БИЛЬЯРДУ </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>12.07.2025, БК  "Gladiator", Казахстан, Акмолинская область, Астана, улица А91 дом 12 ЖК БАСКАРУ 1</t>
+    <t>12.07.2025, БК  "Gladiator", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, улица А91 дом 12 ЖК БАСКАРУ 1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Сеитов Серикбай</t>
+    <t>Seitov Serikbay</t>
   </si>
   <si>
-    <t>Абеуов Серикбол</t>
+    <t>Abeuov Serikbol</t>
   </si>
   <si>
-    <t>Есентаев Мейрхан</t>
+    <t>Esentaev Meyrhan</t>
   </si>
   <si>
-    <t>Салыкбаев Султанбек</t>
+    <t>Salikbaev Sultanbek</t>
   </si>
   <si>
-    <t>Кубеков Нурлан</t>
+    <t>Kubekov Nurlan</t>
   </si>
   <si>
-    <t>Нурсултанов Ербол</t>
+    <t>Nursultanov Yerbol</t>
   </si>
   <si>
-    <t>Токбаев Сабыржан</t>
+    <t>Tokbayev Sabyrzhan</t>
   </si>
   <si>
-    <t>Усипбаев Нурбол</t>
+    <t>Usipbaev Nurbol</t>
   </si>
   <si>
-    <t>Джусувалиев Улан</t>
+    <t>Dzhusuvaliyev Ulan</t>
   </si>
   <si>
-    <t>Ермекұлы Азамат</t>
+    <t>Ermekuly Azamat</t>
   </si>
   <si>
-    <t>Мырзабаев Сапар</t>
+    <t>Myrzabaev Sapar</t>
   </si>
   <si>
-    <t>Нияров Бауржан</t>
+    <t>Niyarov Baurzhan</t>
   </si>
   <si>
-    <t>Таженов Алмас</t>
+    <t>Shayhin Alibek</t>
   </si>
   <si>
-    <t>Усенбаев Равиль</t>
+    <t>Shuak Nurlan</t>
   </si>
   <si>
-    <t>Шайхин Алибек</t>
+    <t>Tazhenov Almas</t>
   </si>
   <si>
-    <t>Шуак Нурлан</t>
+    <t>Usenbaev Ravil</t>
   </si>
   <si>
-    <t>Едилбаев Рахат</t>
+    <t>Kim Vyacheslav</t>
   </si>
   <si>
-    <t>Жанбозов Ержан</t>
+    <t>Madybekov Rollan</t>
   </si>
   <si>
-    <t>Жумадилов Мажит</t>
+    <t>Mustafin Arman</t>
   </si>
   <si>
-    <t>Ким Вячеслав</t>
+    <t>Pinigin Vladimir</t>
   </si>
   <si>
-    <t>Мадибеков Роллан</t>
+    <t>Sayasatov Ernar</t>
   </si>
   <si>
-    <t>Мустафин Арман</t>
+    <t>Yedilbaev Rahat</t>
   </si>
   <si>
-    <t>Пинигин Владимир</t>
+    <t>Zhanbozov Erzhan</t>
   </si>
   <si>
-    <t>Саясатов Ернар</t>
+    <t>Zhumadilov Mazhit</t>
   </si>
   <si>
-    <t>Амангелди Рустем</t>
+    <t>Amangeldi Rustem</t>
   </si>
   <si>
-    <t>Виховский Дмитрий</t>
+    <t>Ibraev Asan</t>
   </si>
   <si>
-    <t>Есенкул Нурсултан</t>
+    <t>Karzhaubaev Ruslan</t>
   </si>
   <si>
-    <t>Жапаров Жомарт</t>
+    <t>Kenzhebekov Aytzhan</t>
   </si>
   <si>
-    <t>Ибраев Асан</t>
+    <t>Muhamazhitov Arhat</t>
   </si>
   <si>
-    <t>Каржаубаев Руслан</t>
+    <t>Vihovskiy Dmitriy</t>
   </si>
   <si>
-    <t>Кенжебеков Айтжан</t>
+    <t>Yesenkul Nursultan</t>
   </si>
   <si>
-    <t>Мухамажитов Архат</t>
+    <t>Zhaparov Zhomart</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Шынарбек Наурызбек</t>
+    <t>Shynarbek Nauryzbek</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -906,259 +906,259 @@
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
         <v>1985</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="C20" s="8"/>
+      <c r="C20" s="8">
+        <v>1986</v>
+      </c>
       <c r="D20" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8"/>
       <c r="D21" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C22" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C22" s="8"/>
       <c r="D22" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8"/>
       <c r="D23" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="C24" s="8"/>
+      <c r="C24" s="8">
+        <v>1983</v>
+      </c>
       <c r="D24" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8"/>
       <c r="D25" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1960</v>
+        <v>2010</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>1983</v>
+        <v>1967</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8"/>
       <c r="D28" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="C29" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C29" s="8"/>
       <c r="D29" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="C30" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C30" s="8"/>
       <c r="D30" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="C31" s="8"/>
+      <c r="C31" s="8">
+        <v>1960</v>
+      </c>
       <c r="D31" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8"/>
       <c r="D32" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F32" s="1"/>
@@ -1204,51 +1204,53 @@
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="8"/>
       <c r="D35" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="C36" s="8"/>
+      <c r="C36" s="8">
+        <v>1985</v>
+      </c>
       <c r="D36" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="8"/>
       <c r="D37" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F37" s="1"/>
@@ -1258,53 +1260,51 @@
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="8"/>
       <c r="D38" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="C39" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C39" s="8"/>
       <c r="D39" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="10"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="10"/>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
       <c r="D41" s="7"/>