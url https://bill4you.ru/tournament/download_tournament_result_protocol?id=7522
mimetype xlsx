--- v0 (2025-10-23)
+++ v1 (2026-08-23)
@@ -20,201 +20,201 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>БК «КУБ107»</t>
   </si>
   <si>
     <t>Турнир выходного дня</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>12.07.2025, БК «КУБ107», Россия, Красноярский край, Красноярск, ул. Молокова 21,  2 этаж</t>
+    <t>12.07.2025, БК «КУБ107», Russian Federation, Krasnoyarsk Territory, Krasnoyarsk, ул. Молокова 21,  2 этаж</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 28</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Сабирали Бекзат</t>
+    <t>Sabirali Bekzat</t>
   </si>
   <si>
-    <t>Гусейнов Эльвин</t>
+    <t>Guseynov Elvin</t>
   </si>
   <si>
-    <t>Бейшебаев Марс</t>
+    <t>Beyshebaev Mars</t>
   </si>
   <si>
-    <t>Устюгов Николай</t>
+    <t>Ustyugov Nikolay</t>
   </si>
   <si>
-    <t>Галыця Лев</t>
+    <t>Galytsia Lev</t>
   </si>
   <si>
-    <t>Зверев Михаил</t>
+    <t>Mamontov Ilya</t>
   </si>
   <si>
-    <t>Зудин Александр</t>
+    <t>Zudin Aleksandr</t>
   </si>
   <si>
-    <t>Мамонтов Илья</t>
+    <t>Zverev Mikhail</t>
   </si>
   <si>
-    <t>Алмазов Рубэн</t>
+    <t>Almazov Ruben</t>
   </si>
   <si>
-    <t>Борисов Константин</t>
+    <t>Borisov Konstantin</t>
   </si>
   <si>
-    <t>Голощапов Михаил</t>
+    <t>Goloschapov Mihail</t>
   </si>
   <si>
-    <t>Мизенко Виктор</t>
+    <t>Mizenko Viktor</t>
   </si>
   <si>
-    <t>Вячеслав Семенков</t>
+    <t>Fedulov Dmitriy</t>
   </si>
   <si>
-    <t>Солодянкин Валентин</t>
+    <t>Semenkov Vyacheslav</t>
   </si>
   <si>
-    <t>Федулов Дмитрий</t>
+    <t>Solodyankin Valentin</t>
   </si>
   <si>
-    <t>Цой Владимир</t>
+    <t>Tsoy Vladimir</t>
   </si>
   <si>
-    <t>Александр Шилов</t>
+    <t>Ahmerov Tahir</t>
   </si>
   <si>
-    <t>Ахмеров Тахир</t>
+    <t>Alexandr Shilov</t>
   </si>
   <si>
-    <t>Белоголовкин Александр</t>
+    <t>Belogolovkin Aleksandr</t>
   </si>
   <si>
-    <t>Лазуков Олег</t>
+    <t>Lazukov Oleg</t>
   </si>
   <si>
-    <t>Муминов Зоиржон</t>
+    <t>Muminov Zoirzhon</t>
   </si>
   <si>
-    <t>Нестеренко Денис</t>
+    <t>Nesterenko Denis</t>
   </si>
   <si>
-    <t>Орлов Дмитрий</t>
+    <t>Orlov Dmitrii</t>
   </si>
   <si>
-    <t>Староватов Игорь</t>
+    <t>Starovatov Igor</t>
   </si>
   <si>
-    <t>Бажанов Демид</t>
+    <t>Bazhanov Demid</t>
   </si>
   <si>
-    <t>Железнов Тимур</t>
+    <t>Hachaturyan Anatoliy</t>
   </si>
   <si>
-    <t>Когутенко Олег</t>
+    <t>Kogutenko Oleg</t>
   </si>
   <si>
-    <t>Хачатурян Анатолий</t>
+    <t>Zheleznov Timur</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Демидов Алексей</t>
+    <t>Demidov Aleksey</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>1р</t>
+    <t>КМС</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
   <si>
-    <t>Кыргызстан</t>
+    <t>Kyrgyzstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -773,91 +773,91 @@
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>2008</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1979</v>
+        <v>1988</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
         <v>1987</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>1988</v>
+        <v>1979</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1996</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E16" s="9" t="s">
@@ -913,151 +913,151 @@
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
         <v>1955</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
-        <v>1985</v>
+        <v>1995</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>1971</v>
+        <v>1985</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1995</v>
+        <v>1971</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>1991</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
-        <v>1972</v>
+        <v>1953</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>1953</v>
+        <v>1972</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
         <v>1975</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E26" s="9" t="s">
@@ -1173,129 +1173,129 @@
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1987</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
-        <v>1982</v>
+        <v>1959</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
         <v>1965</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>1959</v>
+        <v>1982</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="10"/>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="10"/>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="10"/>
       <c r="B39" s="7"/>
       <c r="C39" s="7"/>
       <c r="D39" s="7"/>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="7" t="s">
         <v>44</v>
       </c>