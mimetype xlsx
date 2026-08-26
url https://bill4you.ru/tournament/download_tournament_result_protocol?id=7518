--- v0 (2025-10-22)
+++ v1 (2026-08-26)
@@ -20,147 +20,147 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>БК "Чемпион" (на Московской)</t>
   </si>
   <si>
     <t>Краснодар! Лига Любители рейтинговый турнир БК "Чемпион 2"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>12.07.2025, БК "Чемпион" (на Московской), Россия, Краснодарский край, Краснодар, ул.Московская, 122</t>
+    <t>12.07.2025, БК "Чемпион" (на Московской), Russian Federation, Krasnodar Territory, Krasnodar, ул.Московская, 122</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 14</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Султанов Сардор</t>
+    <t>Sultanov Sardor</t>
   </si>
   <si>
-    <t>Арустамян Рафаэль</t>
+    <t>Arustamiyan Rafael</t>
   </si>
   <si>
-    <t>Князев Илья</t>
+    <t>Knyazev Ilya</t>
   </si>
   <si>
-    <t>Овдиенко Сергей</t>
+    <t>Ovdienko Sergey</t>
   </si>
   <si>
-    <t>Белик Евгений</t>
+    <t>Belick Evgeniy</t>
   </si>
   <si>
-    <t>Державин Альберт</t>
+    <t>Derzhavin Albert</t>
   </si>
   <si>
-    <t>Доброквашин Александр</t>
+    <t>Dobrokvashin Aleksandr</t>
   </si>
   <si>
-    <t>Петров Константин</t>
+    <t>Petrov Konstantin</t>
   </si>
   <si>
-    <t>Куликов Станислав</t>
+    <t>Cakanyan Aykaz</t>
   </si>
   <si>
-    <t>Селезнёв Богдан</t>
+    <t>Kulikov Stanislav</t>
   </si>
   <si>
-    <t>Султыгов Шамиль</t>
+    <t>Seleznev Bogdan</t>
   </si>
   <si>
-    <t>Цаканян Айказ</t>
+    <t>Sultygov Shamil</t>
   </si>
   <si>
-    <t>Третьяк Александр</t>
+    <t>Sheremetev Evgeniy</t>
   </si>
   <si>
-    <t>Шереметьев Евгений</t>
+    <t>Tretyak Aleksandr</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Сочи</t>
+    <t>Sochi</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Krasnodar</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -781,156 +781,156 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
         <v>1972</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
-        <v>1978</v>
+        <v>1982</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>1993</v>
+        <v>1978</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1984</v>
+        <v>1993</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1982</v>
+        <v>1984</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
-        <v>1987</v>
+        <v>1974</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="E20" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E20" s="9"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>1974</v>
+        <v>1987</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="E21" s="9"/>
+      <c r="E21" s="9" t="s">
+        <v>34</v>
+      </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="10"/>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="10"/>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">