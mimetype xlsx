--- v0 (2025-10-21)
+++ v1 (2026-09-25)
@@ -62,51 +62,51 @@
   <si>
     <t>Главный секретарь</t>
   </si>
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
     <t>Маев Юрий</t>
   </si>
   <si>
     <t>Вырупаев Александр</t>
   </si>
   <si>
     <t>Исаев Роман</t>
   </si>
   <si>
     <t>Ефремов Алексей</t>
   </si>
   <si>
     <t>Ковальков Андрей</t>
   </si>
   <si>
-    <t>Пряников Евгений</t>
+    <t>Салбуков Евгений</t>
   </si>
   <si>
     <t>Самсонов Андрей</t>
   </si>
   <si>
     <t>Kolmakow Egor</t>
   </si>
   <si>
     <t>Ким Елена</t>
   </si>
   <si>
     <t>Королёва Татьяна</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>МС</t>
   </si>
@@ -711,51 +711,53 @@
         <v>1968</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>29</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="8">
         <v>1983</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="E13" s="9"/>
+      <c r="E13" s="9" t="s">
+        <v>29</v>
+      </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="8">
         <v>2009</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>26</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>29</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">