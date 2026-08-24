--- v0 (2025-10-22)
+++ v1 (2026-08-24)
@@ -20,177 +20,177 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>ГОО ОО БАБС г. Гродно</t>
   </si>
   <si>
     <t>Galaxy Open 2025. 50+</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>26.07.2025, Галактика, Беларусь, Гродненская область, Гродно, ул. Лидская,  1</t>
+    <t>26.07.2025, Галактика, Belarus, Grodzienskaja Region, Grodna, ул. Лидская,  1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 19</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Каминский Александр</t>
+    <t>Kaminskij Aleksandr</t>
   </si>
   <si>
-    <t>Дубровский Иван</t>
+    <t>Dubrovskij Ivan</t>
   </si>
   <si>
-    <t>Ёрш Геннадий</t>
+    <t>Ers Gennadij</t>
   </si>
   <si>
-    <t>Зуевич Анатолий</t>
+    <t>Zuevich Anatoliy</t>
   </si>
   <si>
-    <t>Соловьёв Валерий</t>
+    <t>Solov'ev Valerij</t>
   </si>
   <si>
-    <t>Старовит Дмитрий</t>
+    <t>Starovit Dmitriy</t>
   </si>
   <si>
-    <t>Стрелковский Эдуард</t>
+    <t>Strelkovski Eduard</t>
   </si>
   <si>
-    <t>Телехан Юрий</t>
+    <t>Tselekhan Yury</t>
   </si>
   <si>
-    <t>Дагоцкий Игорь</t>
+    <t>Dagockij Igor'</t>
   </si>
   <si>
-    <t>Ковгореня Павел</t>
+    <t>Kovgorenya Pavel</t>
   </si>
   <si>
-    <t>Пашкевич Михаил</t>
+    <t>Paskevic Mihail</t>
   </si>
   <si>
-    <t>Шейкин Владислав</t>
+    <t>Sejkin Vladislav</t>
   </si>
   <si>
-    <t>Кулагин Сергей</t>
+    <t>Kulagin Sergej</t>
   </si>
   <si>
-    <t>Островский Юрий</t>
+    <t>Ostrovskij Urij</t>
   </si>
   <si>
-    <t>Помас Юрий</t>
+    <t>Pomas Urij</t>
   </si>
   <si>
-    <t>Путиловский Владимир</t>
+    <t>Putilovskij Vladimir</t>
   </si>
   <si>
-    <t>Ахрамчук Владимир</t>
+    <t>Ahramchuk Vladimir</t>
   </si>
   <si>
-    <t>Белый Александр</t>
+    <t>Bely Alyaksandr</t>
   </si>
   <si>
-    <t>Завалов Владимир</t>
+    <t>Zavalau Uladzimir</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Гродно</t>
+    <t>Grodna</t>
   </si>
   <si>
-    <t>Волковыск</t>
+    <t>Vawkavysk</t>
   </si>
   <si>
-    <t>Слоним</t>
+    <t>Slonim</t>
   </si>
   <si>
-    <t>Лида</t>
+    <t>Lida</t>
   </si>
   <si>
-    <t>Крупки</t>
+    <t>Krupki</t>
   </si>
   <si>
-    <t>Мосты</t>
+    <t>Masty</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>