--- v0 (2025-10-19)
+++ v1 (2026-08-26)
@@ -20,153 +20,153 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>БК "Чемпион" (Аксай)</t>
   </si>
   <si>
     <t>г. Аксай ! Любительский турнир Московская пирамида в БК "Чемпион "</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>06.07.2025, БК "Чемпион" (Аксай), Россия, Краснодарский край, Аксай, ул. Гулаева,  д. 81</t>
+    <t>06.07.2025, БК "Чемпион" (Аксай), Russian Federation, Krasnodar Territory, Aksay, ул. Гулаева,  д. 81</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Иванченко Евгений</t>
+    <t>Ivanchenko Evgeniy</t>
   </si>
   <si>
-    <t>Клименко Виталий</t>
+    <t>Klimenko Vitalij</t>
   </si>
   <si>
-    <t>Данилов Евгений</t>
+    <t>Danilov Evgeniy</t>
   </si>
   <si>
-    <t>Кужелев Антон</t>
+    <t>Kuzhelev Anton</t>
   </si>
   <si>
-    <t>Копейко Сергей</t>
+    <t>Kopejko Sergej</t>
   </si>
   <si>
-    <t>Ли Вячаслав</t>
+    <t>Li Vyachaslav</t>
   </si>
   <si>
-    <t>Кащеев Александр</t>
+    <t>Kascheev Aleksandr</t>
   </si>
   <si>
-    <t>Шматов Федор</t>
+    <t>Shmatov Fedor</t>
   </si>
   <si>
-    <t>Иванченко Дмитрий</t>
+    <t>Ivanchenko Dmitriy</t>
   </si>
   <si>
-    <t>Медведев Александр</t>
+    <t>Medvedev Aleksandr</t>
   </si>
   <si>
-    <t>Мостовой Александр</t>
+    <t>Mostovoi Alexander</t>
   </si>
   <si>
-    <t>Поздняков Дмитрий</t>
+    <t>Pozdnyakov Dmitriy</t>
   </si>
   <si>
-    <t>Микаелян Иван</t>
+    <t>Mikaelyan Ivan</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Батайск</t>
+    <t>Bataysk</t>
   </si>
   <si>
-    <t>Ростов-на-Дону</t>
+    <t>Rostov-on-Don</t>
   </si>
   <si>
-    <t>Азов</t>
+    <t>Azov</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Krasnodar</t>
   </si>
   <si>
-    <t>Аксай</t>
+    <t>Aksay</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>