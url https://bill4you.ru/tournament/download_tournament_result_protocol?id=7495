--- v0 (2025-10-22)
+++ v1 (2026-08-26)
@@ -20,231 +20,231 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>БК "ДОСТАР"</t>
   </si>
   <si>
     <t>День АСТАНЫ</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>06.07.2025, БК "ДОСТАР", Казахстан, Карагандинская область, Караганда, Республики Казахстан,  город Караганды,  проспект Шахтеров 2/1</t>
+    <t>06.07.2025, БК "ДОСТАР", Kazakhstan, Qaraǵandy oblysy, Karagandy, Республики Казахстан,  город Караганды,  проспект Шахтеров 2/1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 39</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Токтамысов Жанат</t>
+    <t>Toktamysov Zhanat</t>
   </si>
   <si>
-    <t>Лагутин Сергей</t>
+    <t>Lagutin Sergey</t>
   </si>
   <si>
-    <t>Курман Серик</t>
+    <t>Kurman Ser Ik</t>
   </si>
   <si>
-    <t>Симеониди Василий</t>
+    <t>Simeonidi Vasiliy</t>
   </si>
   <si>
-    <t>Абдихамитов Ерсин</t>
+    <t>Abdihamitov Ersin</t>
   </si>
   <si>
-    <t>Бейсбеков Рамазан</t>
+    <t>Beysbekov Ramazan</t>
   </si>
   <si>
-    <t>Мамадияров Бекжан</t>
+    <t>Mamadiyarov Bekzhan</t>
   </si>
   <si>
-    <t>Мухаметкарим Жаксылык</t>
+    <t>Muhametkarim Zhaksylyk</t>
   </si>
   <si>
-    <t>Ахматбеков Алмаз</t>
+    <t>Ahmatbekov Almaz</t>
   </si>
   <si>
-    <t>Галимзянов Руслан</t>
+    <t>Dosaev Myrzabay</t>
   </si>
   <si>
-    <t>Досаев Мырзабай</t>
+    <t>Galimzyanov Ruslan</t>
   </si>
   <si>
-    <t>Казбеков Берикжан</t>
+    <t>Kazbekov Berik</t>
   </si>
   <si>
-    <t>Галимтай Ержан</t>
+    <t>Galimtay Erzhan</t>
   </si>
   <si>
-    <t>Лю Игорь</t>
+    <t>Lyu Igor</t>
   </si>
   <si>
-    <t>Сагиев Руслан</t>
+    <t>Sagiyev Ruslan</t>
   </si>
   <si>
-    <t>Узбеков Нурбол</t>
+    <t>Uzbekov Nurbol</t>
   </si>
   <si>
-    <t>Абенов Ринат</t>
+    <t>Abenov Rinat</t>
   </si>
   <si>
-    <t>Ахмедиев Жанбота</t>
+    <t>Ahmediev Zhanbota</t>
   </si>
   <si>
-    <t>Бахытбекуулу Чынтемир</t>
+    <t>Bahytbekuulu Chyntemir</t>
   </si>
   <si>
-    <t>Кылышбаев Бексултан</t>
+    <t>Kylyshbaev Beksultan</t>
   </si>
   <si>
-    <t>Ли Евгений</t>
+    <t>Li Evgeniy</t>
   </si>
   <si>
-    <t>Лим Сергей</t>
+    <t>Lim Sergey</t>
   </si>
   <si>
-    <t>Магиланов Камбар</t>
+    <t>Magilanov Kambar</t>
   </si>
   <si>
-    <t>Садвакасов Айтуар</t>
+    <t>Sadvakasov Aytuar</t>
   </si>
   <si>
-    <t>Ахметов Рустем</t>
+    <t>Ahmetov Rustem</t>
   </si>
   <si>
-    <t>Балашов Игорь</t>
+    <t>Balashov Igor</t>
   </si>
   <si>
-    <t>Прокопив Иван</t>
+    <t>Prokopiv Ivan</t>
   </si>
   <si>
-    <t>Рыбалев Александр</t>
+    <t>Rybalev Aleksandr</t>
   </si>
   <si>
-    <t>Саулеш Асхат</t>
+    <t>Saulesh Ashat</t>
   </si>
   <si>
-    <t>Такишева Диана</t>
+    <t>Takisheva Diana</t>
   </si>
   <si>
-    <t>Тельгарин Нугман</t>
+    <t>Telgarin Nugman</t>
   </si>
   <si>
-    <t>Югай Елизавета</t>
+    <t>Yugay Elizaveta</t>
   </si>
   <si>
-    <t>Айменов Адильбек</t>
+    <t>Asainov Alibek</t>
   </si>
   <si>
-    <t>Асаинов Алибек</t>
+    <t>Aymenov Adilbek</t>
   </si>
   <si>
-    <t>Бекмагамбетов Олжас</t>
+    <t>Bekmagambetov Olzhas</t>
   </si>
   <si>
-    <t>Кумаров Тимур</t>
+    <t>Kumarov Timur</t>
   </si>
   <si>
-    <t>Синеоков Сергей</t>
+    <t>Shakenov Azamat</t>
   </si>
   <si>
-    <t>Спирин Владислав</t>
+    <t>Sineokov Sergey</t>
   </si>
   <si>
-    <t>Шакенов Азамат</t>
+    <t>Spirin Vladislav</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
   <si>
-    <t>Кыргызстан</t>
+    <t>Kyrgyzstan</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -725,51 +725,51 @@
       </c>
       <c r="B8" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="8">
         <v>1975</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="8">
-        <v>1964</v>
+        <v>1965</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="8">
         <v>1979</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E10" s="9" t="s">
@@ -885,71 +885,71 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8">
         <v>1984</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="8">
-        <v>1971</v>
+        <v>1973</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="8">
-        <v>1973</v>
+        <v>1971</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="8">
         <v>1988</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E19" s="9" t="s">
@@ -1345,71 +1345,71 @@
       </c>
       <c r="B39" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C39" s="8">
         <v>1984</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="8">
-        <v>1987</v>
+        <v>1985</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C41" s="8">
-        <v>1985</v>
+        <v>1987</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C42" s="8">
         <v>1992</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E42" s="9" t="s">
@@ -1425,91 +1425,91 @@
       </c>
       <c r="B43" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C43" s="8">
         <v>1995</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C44" s="8">
-        <v>1987</v>
+        <v>1983</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C45" s="8">
-        <v>1973</v>
+        <v>1987</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C46" s="8">
-        <v>1983</v>
+        <v>1973</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="10"/>
       <c r="B47" s="7"/>
       <c r="C47" s="7"/>
       <c r="D47" s="7"/>
       <c r="E47" s="7"/>
       <c r="F47" s="7"/>
       <c r="G47" s="7"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="10"/>
       <c r="B48" s="7"/>
       <c r="C48" s="7"/>