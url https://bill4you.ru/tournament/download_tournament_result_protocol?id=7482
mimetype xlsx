--- v0 (2025-10-07)
+++ v1 (2026-08-21)
@@ -20,195 +20,195 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>БК  "Gladiator"</t>
   </si>
   <si>
     <t>VI  рейтинговый турнир GLADIATOR 🔱</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>05.07.2025, БК  "Gladiator", Казахстан, Акмолинская область, Астана, улица А91 дом 12 ЖК БАСКАРУ 1</t>
+    <t>05.07.2025, БК  "Gladiator", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, улица А91 дом 12 ЖК БАСКАРУ 1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 28</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Әбіханов Аблайхан</t>
+    <t>Abikhanov Ablaikhan</t>
   </si>
   <si>
-    <t>Джарасов Алмаз</t>
+    <t>Jarassov Almaz</t>
   </si>
   <si>
-    <t>Туганбаев Даурен</t>
+    <t>Tuganbaev Dauren</t>
   </si>
   <si>
-    <t>Курасбек Ерлан</t>
+    <t>Kurasbek Erlan</t>
   </si>
   <si>
-    <t>Баданов Рамазан</t>
+    <t>Badanov Ramazan</t>
   </si>
   <si>
-    <t>Есболов Султан</t>
+    <t>Esbolov Sultan</t>
   </si>
   <si>
-    <t>Носенко Данил</t>
+    <t>Nossenko Danil</t>
   </si>
   <si>
-    <t>Усенбаев Равиль</t>
+    <t>Usenbaev Ravil</t>
   </si>
   <si>
-    <t>Бекболатулы Азамат</t>
+    <t>Bekbolatuly Azamat</t>
   </si>
   <si>
-    <t>Бекжанов Ермек</t>
+    <t>Bekzhanov Ermek</t>
   </si>
   <si>
-    <t>Исмаилов Ерiс</t>
+    <t>Ismailov Eris</t>
   </si>
   <si>
-    <t>Мажитов Кармаш</t>
+    <t>Mazhitov Karmash</t>
   </si>
   <si>
-    <t>Оспанов Руслан</t>
+    <t>Ospanov Ruslan</t>
   </si>
   <si>
-    <t>Токбаев Сабыржан</t>
+    <t>Shynarbek Nauryzbek</t>
   </si>
   <si>
-    <t>Тусумханов Олжас</t>
+    <t>Tokbayev Sabyrzhan</t>
   </si>
   <si>
-    <t>Шынарбек Наурызбек</t>
+    <t>Tusumhanov Olzhas</t>
   </si>
   <si>
-    <t>Булатов Талгат</t>
+    <t>Bulatov Talgat</t>
   </si>
   <si>
-    <t>Голосный Сергей</t>
+    <t>Golosny Sergey</t>
   </si>
   <si>
-    <t>Мадибеков Роллан</t>
+    <t>Madybekov Rollan</t>
   </si>
   <si>
-    <t>Малаев Нурлан</t>
+    <t>Malayev Nurlan</t>
   </si>
   <si>
-    <t>Мухамажитов Архат</t>
+    <t>Muhamazhitov Arhat</t>
   </si>
   <si>
-    <t>Садыханов Галымжан</t>
+    <t>Sadikhanov Galymzhan</t>
   </si>
   <si>
-    <t>Сафаров Дмитрий</t>
+    <t>Safarov Dmitry</t>
   </si>
   <si>
-    <t>Толеугазинов Жандос</t>
+    <t>Toleugazinov Zhandos</t>
   </si>
   <si>
-    <t>Еркинулы Жалгас</t>
+    <t>Erkinuly Zhalgas</t>
   </si>
   <si>
-    <t>Каиров Улыкбек</t>
+    <t>Kairov Ulykbek</t>
   </si>
   <si>
-    <t>Кенжебеков Айтжан</t>
+    <t>Kenzhebekov Aytzhan</t>
   </si>
   <si>
-    <t>Сембаев Олжас</t>
+    <t>Sembaev Olzhas</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Бурлак Михаил</t>
+    <t>Burlak Mikhail</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Астана</t>
+    <t>Astana</t>
   </si>
   <si>
-    <t>Алматы</t>
+    <t>Almaty</t>
   </si>
   <si>
-    <t>Семей</t>
+    <t>Semey</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -858,51 +858,53 @@
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8"/>
       <c r="D17" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="C18" s="8"/>
+      <c r="C18" s="8">
+        <v>2000</v>
+      </c>
       <c r="D18" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
         <v>1967</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>48</v>
@@ -915,95 +917,95 @@
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8"/>
       <c r="D20" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>1986</v>
+        <v>2002</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C22" s="8"/>
+      <c r="C22" s="8">
+        <v>1986</v>
+      </c>
       <c r="D22" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="C23" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C23" s="8"/>
       <c r="D23" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1975</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
@@ -1239,51 +1241,51 @@
       <c r="C38" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="10"/>
       <c r="B39" s="7"/>
       <c r="C39" s="7"/>
       <c r="D39" s="7"/>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="7" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="10"/>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
       <c r="D41" s="7"/>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B42" s="7"/>
       <c r="C42" s="7" t="s">
         <v>44</v>
       </c>