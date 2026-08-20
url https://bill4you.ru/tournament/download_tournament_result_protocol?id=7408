--- v0 (2025-10-06)
+++ v1 (2026-08-20)
@@ -20,177 +20,177 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>ФБС Иркутской области</t>
   </si>
   <si>
     <t xml:space="preserve">Клубный турнир среди любителей "Меткий" свободная с продолжением </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>30.06.2025, БК "Меткий", Россия, Иркутская область, Иркутск, ул. Красноказачья,  119</t>
+    <t>30.06.2025, БК "Меткий", Russian Federation, Irkutsk Region, Irkutsk, ул. Красноказачья,  119</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 10</t>
   </si>
   <si>
     <t>11 - 15</t>
   </si>
   <si>
     <t>16 - 20</t>
   </si>
   <si>
     <t>21 - 22</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Трофимов Сергей</t>
+    <t>Trofimov Sergey</t>
   </si>
   <si>
-    <t>Тараканов Владимир</t>
+    <t>jhgkj hlgf</t>
   </si>
   <si>
-    <t>Колосков Ефим</t>
+    <t>Koloskov Efim</t>
   </si>
   <si>
-    <t>Кудряшов Анатолий</t>
+    <t>Kudryashov Anatoliy</t>
   </si>
   <si>
-    <t>Воробьёв Сергей</t>
+    <t>Filatev Andrey</t>
   </si>
   <si>
-    <t>Куклин Сергей</t>
+    <t>Kuklin Sergey</t>
   </si>
   <si>
-    <t>Покорба Евгений</t>
+    <t>Pokorba Evgenij</t>
   </si>
   <si>
-    <t>Филатьев Андрей</t>
+    <t>Vorobev Sergey</t>
   </si>
   <si>
-    <t>Голубев Михаил</t>
+    <t>Golubev Mihail</t>
   </si>
   <si>
-    <t>Кауров Артём</t>
+    <t>Kaurov Artem</t>
   </si>
   <si>
-    <t>Акопян Ваган</t>
+    <t>Akopyan Vagan</t>
   </si>
   <si>
-    <t>Бочаров Сергей</t>
+    <t>Bocharov Sergey</t>
   </si>
   <si>
-    <t>Галиаскаров Вадим</t>
+    <t>Galiaskarov Vadim</t>
   </si>
   <si>
-    <t>Левин Андрей</t>
+    <t>Levin Andrey</t>
   </si>
   <si>
-    <t>Скворцов Александр</t>
+    <t>Skvorcov Aleksandr</t>
   </si>
   <si>
-    <t>Акуленко Михаил</t>
+    <t>Akulenko Mihail</t>
   </si>
   <si>
-    <t>Колосков Валерий</t>
+    <t>Koloskov Valery</t>
   </si>
   <si>
-    <t>Куценко Дмитрий</t>
+    <t>Kucenko Dmitriy</t>
   </si>
   <si>
-    <t>Потапов Артём</t>
+    <t>Potapov Artem</t>
   </si>
   <si>
-    <t>Рузавин Юрий</t>
+    <t>Ruzavin IURII</t>
   </si>
   <si>
-    <t>Никишин Андрей</t>
+    <t>Nikishin Andrey</t>
   </si>
   <si>
-    <t>Трохин Матвей</t>
+    <t>Trohin Matvey</t>
   </si>
   <si>
-    <t>Салтыков Юрий</t>
+    <t>Saltykov Yuriy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Иркутск</t>
+    <t>Irkutsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -729,51 +729,51 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>1963</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
-        <v>1973</v>
+        <v>1976</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8"/>
       <c r="D13" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>44</v>
       </c>
@@ -787,51 +787,51 @@
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
         <v>1983</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>1976</v>
+        <v>1973</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1985</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E16" s="9" t="s">