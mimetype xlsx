--- v0 (2025-10-04)
+++ v1 (2026-08-21)
@@ -20,153 +20,153 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>БК “Public club Billiards”</t>
   </si>
   <si>
     <t>VI Турнир резидентов Public club Billiards</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>29.06.2025, БК “Public club Billiards”, Россия, Свердловская область, Екатеринбург, ул. Мира,  47,  корп. 4 (этаж 3)</t>
+    <t>29.06.2025, БК “Public club Billiards”, Russian Federation, Sverdlovsk Region, Yekaterinburg, ул. Мира,  47,  корп. 4 (этаж 3)</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 15</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Михайлов Дмитрий</t>
+    <t>Mihaylov Dmitriy</t>
   </si>
   <si>
-    <t>Янихин Евгений</t>
+    <t>Yanihin Evgeniy</t>
   </si>
   <si>
-    <t>Комлев Георгий</t>
+    <t>Komlev Georgiy</t>
   </si>
   <si>
-    <t>Литвиненко Егор</t>
+    <t>Litvinenko Egor</t>
   </si>
   <si>
-    <t>Аллакулов Камран</t>
+    <t>Allakulov Kamran</t>
   </si>
   <si>
-    <t>Дьяков Александр</t>
+    <t>Dyakov Alexander</t>
   </si>
   <si>
-    <t>Падерин Петр</t>
+    <t>Paderin Petr</t>
   </si>
   <si>
-    <t>Петров Олег</t>
+    <t>Petrov Oleg</t>
   </si>
   <si>
-    <t>Бойко Сергей</t>
+    <t>Boyko Sergey</t>
   </si>
   <si>
-    <t>Егель Алена</t>
+    <t>Egel Alena</t>
   </si>
   <si>
-    <t>Матвеев Никита</t>
+    <t>Matveev Nikita</t>
   </si>
   <si>
-    <t>Поплевин Александр</t>
+    <t>Poplevin Aleksandr</t>
   </si>
   <si>
-    <t>Каратаев Андрей</t>
+    <t>Karataev Andrey</t>
   </si>
   <si>
-    <t>Павловский Павел</t>
+    <t>Paseka Nikolay</t>
   </si>
   <si>
-    <t>Пасека Николай</t>
+    <t>Pavlovskiy Pavel</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Петр Шумков</t>
+    <t>Petr Shumkov</t>
   </si>
   <si>
-    <t>Туринцева Ксения</t>
+    <t>Turinceva Kseniya</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Екатеринбург</t>
+    <t>Yekaterinburg</t>
   </si>
   <si>
-    <t>Курган</t>
+    <t>Kurgan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -887,71 +887,71 @@
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
         <v>1987</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8">
-        <v>1989</v>
+        <v>1992</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
-        <v>1992</v>
+        <v>1989</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="10"/>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="10"/>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>