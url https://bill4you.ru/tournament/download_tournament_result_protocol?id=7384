--- v0 (2025-10-02)
+++ v1 (2026-08-25)
@@ -20,156 +20,156 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Б/К Play Win</t>
   </si>
   <si>
     <t>Марафон по Свободной пирамиде Июнь</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>29.06.2025, Б/К Play Win, Казахстан, Алматинская область, Алматы, Розыбакиева, 181б</t>
+    <t>29.06.2025, Б/К Play Win, Kazakhstan, Almaty oblysy, Almaty, Розыбакиева, 181б</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Муциев Арби</t>
+    <t>Mutsiev Arbi</t>
   </si>
   <si>
-    <t>Ивайкин Алексей</t>
+    <t>Ivaikin Alexei</t>
   </si>
   <si>
-    <t>Ауэзов Наурызбай</t>
+    <t>Auezov Nauryzbay</t>
   </si>
   <si>
-    <t>Те Ян</t>
+    <t>Te Yan</t>
   </si>
   <si>
-    <t>Дмитриев Денис</t>
+    <t>Dmitriev Denis</t>
   </si>
   <si>
-    <t>Егай Андрей</t>
+    <t>Egay Andrey</t>
   </si>
   <si>
-    <t>Кадяйкин Станислав</t>
+    <t>Kadyaikin Stanislav</t>
   </si>
   <si>
-    <t>Нуртолеуов Салауат</t>
+    <t>Nurtoleuov Salauat</t>
   </si>
   <si>
-    <t>Ли Никита</t>
+    <t>Li Nikita</t>
   </si>
   <si>
-    <t>Пак Вячеслав</t>
+    <t>Pak Vyacheslav</t>
   </si>
   <si>
-    <t>Сулейманов Руслан</t>
+    <t>Suleymanov Ruslan</t>
   </si>
   <si>
-    <t>Султанов Алинар</t>
+    <t>Sultanov Alinar</t>
   </si>
   <si>
-    <t>Ким Станислав</t>
-[...5 lines deleted...]
-    <t>Сулейменов Мухтар</t>
+    <t>Kim Stanislav</t>
   </si>
   <si>
     <t>Maxutov Anvar</t>
   </si>
   <si>
-    <t>Хрыкин Вадим</t>
+    <t>Peshkov Vlad</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>Suleimenov Mukhtar</t>
+  </si>
+  <si>
+    <t>Xrikin Vadim</t>
+  </si>
+  <si>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
-    <t>МС</t>
+    <t>МСМК</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -888,91 +888,91 @@
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
         <v>2000</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8">
-        <v>1994</v>
+        <v>1982</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
-        <v>1983</v>
+        <v>1994</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="8">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8">
         <v>17</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="8">
         <v>1975</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E24" s="9" t="s">