--- v0 (2025-10-13)
+++ v1 (2026-09-25)
@@ -53,51 +53,51 @@
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>Главный судья</t>
   </si>
   <si>
     <t>Главный секретарь</t>
   </si>
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
     <t>Ефремов Алексей</t>
   </si>
   <si>
-    <t>Пряников Евгений</t>
+    <t>Салбуков Евгений</t>
   </si>
   <si>
     <t>Маев Юрий</t>
   </si>
   <si>
     <t>Ковальков Андрей</t>
   </si>
   <si>
     <t>Бибченко Александр</t>
   </si>
   <si>
     <t>Вырупаев Александр</t>
   </si>
   <si>
     <t>Игнатов Денис</t>
   </si>
   <si>
     <t>Пак Владимир</t>
   </si>
   <si>
     <t>Ким Елена</t>
   </si>
   <si>
     <t>Королёва Татьяна</t>
   </si>
@@ -643,51 +643,53 @@
         <v>1977</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="8">
         <v>1983</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="E9" s="9"/>
+      <c r="E9" s="9" t="s">
+        <v>32</v>
+      </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="8">
         <v>1998</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">