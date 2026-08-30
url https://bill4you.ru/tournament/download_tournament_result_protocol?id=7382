--- v0 (2025-10-02)
+++ v1 (2026-08-30)
@@ -20,156 +20,156 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t xml:space="preserve"> Школа Бильярда MASSE</t>
   </si>
   <si>
     <t>Титульный Турнир"Загорелый Катала-2025" 1этап.Памяти Юрия Ковальского.</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>28.06.2025, БК Старый Владивосток, Россия, Приморский край, Владивосток, ул.Народный проспект,  д.19</t>
+    <t>28.06.2025, БК Старый Владивосток, Russian Federation, Primorye Territory, Vladivostok, ул.Народный проспект,  д.19</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Маев Юрий</t>
+    <t>Maev Urij</t>
   </si>
   <si>
-    <t>Вырупаев Александр</t>
+    <t>Vyrupaev Aleksandr</t>
   </si>
   <si>
-    <t>Бондаренко Владимир</t>
+    <t>Bondarenko Vladimir</t>
   </si>
   <si>
-    <t>Бибченко Александр</t>
-[...8 lines deleted...]
-    <t>Щеглов Павел</t>
+    <t>Bibchenko Alexander</t>
   </si>
   <si>
     <t>Ermakov Dmitry</t>
   </si>
   <si>
-    <t>Аветисян Гурген</t>
+    <t>Pak Vladimir</t>
   </si>
   <si>
-    <t>Борисов Николай</t>
+    <t>Riel Anton</t>
   </si>
   <si>
-    <t>Малик Никита</t>
+    <t>Shcheglov Pavel</t>
   </si>
   <si>
-    <t>Седов Андрей</t>
+    <t>Avetisian Gurgen</t>
   </si>
   <si>
-    <t>Говорин Сергей</t>
+    <t>Borisov Nikolai</t>
   </si>
   <si>
-    <t>Добров Александр</t>
+    <t>Malik Nikita</t>
   </si>
   <si>
-    <t>Ким Елена</t>
+    <t>Sedov Andrey</t>
   </si>
   <si>
-    <t>Самсонов Андрей</t>
+    <t>Dobrov Aleksandr</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>Govorin Sergei</t>
+  </si>
+  <si>
+    <t>Kim Elena</t>
+  </si>
+  <si>
+    <t>Samsonov Andrey</t>
+  </si>
+  <si>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Хабаровск</t>
+    <t>Khabarovsk</t>
   </si>
   <si>
-    <t>Владивосток</t>
+    <t>Vladivostok</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -709,110 +709,110 @@
         <v>4</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="8">
         <v>1990</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="C12" s="8"/>
+      <c r="C12" s="8">
+        <v>1983</v>
+      </c>
       <c r="D12" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="C13" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C13" s="8"/>
       <c r="D13" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="8">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
-        <v>1983</v>
+        <v>1987</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
         <v>1988</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="9" t="s">
@@ -866,74 +866,78 @@
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8"/>
       <c r="D19" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
-        <v>1986</v>
+        <v>1971</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="C21" s="8"/>
+      <c r="C21" s="8">
+        <v>1986</v>
+      </c>
       <c r="D21" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="E21" s="9"/>
+      <c r="E21" s="9" t="s">
+        <v>37</v>
+      </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
         <v>1987</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">