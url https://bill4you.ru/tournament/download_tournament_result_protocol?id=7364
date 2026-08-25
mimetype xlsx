--- v0 (2025-10-02)
+++ v1 (2026-08-25)
@@ -20,219 +20,219 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>ФБС Хабаровского края</t>
   </si>
   <si>
     <t>Чемпионат Хабаровского края среди мужчин</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>27.06.2025, Бильярдный клуб "12 футов", Россия, Хабаровский край, Комсомольск-на-Амуре, ул. Дзержинского,  3</t>
+    <t>27.06.2025, Бильярдный клуб "12 футов", Russian Federation, Khabarovsk Territory, Komsomolsk-on-Amur, ул. Дзержинского,  3</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 26</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Мишатин Константин</t>
+    <t>Mishatin Konstantin</t>
   </si>
   <si>
-    <t>Пешеходько Андрей</t>
+    <t>Peshehodko Andrey</t>
   </si>
   <si>
-    <t>Комаров Александр</t>
+    <t>Komarov Aleksandr</t>
   </si>
   <si>
-    <t>Юртаев Сергей</t>
+    <t>Yurtaev Sergey</t>
   </si>
   <si>
-    <t>Зубенко Иван</t>
+    <t>Mahmudov Farruh</t>
   </si>
   <si>
-    <t>Махмудов Фаррух</t>
+    <t>Zubenko Ivan</t>
   </si>
   <si>
-    <t>Ананьев Владимир</t>
+    <t>Ananev Vladimir</t>
   </si>
   <si>
-    <t>Тарасов Игорь</t>
+    <t>Tarasov Igor</t>
   </si>
   <si>
-    <t>Волынец Филипп</t>
+    <t>Kravchenko Evgeniy</t>
   </si>
   <si>
-    <t>Кравченко Евгений</t>
+    <t>Pavlov Viktor</t>
   </si>
   <si>
-    <t>Павлов Виктор</t>
+    <t>Shevchenko Dmitriy</t>
   </si>
   <si>
-    <t>Шевченко Дмитрий</t>
+    <t>Volynec Filipp</t>
   </si>
   <si>
-    <t>Дергачев Станислав</t>
+    <t>Dergachev Stanislav</t>
   </si>
   <si>
-    <t>Лябук Марк</t>
+    <t>Lyabuk Mark</t>
   </si>
   <si>
-    <t>Пешеходько Алексей</t>
+    <t>Peshehodko Aleksey</t>
   </si>
   <si>
-    <t>Юртаев Руслан</t>
+    <t>Yurtaev Ruslan</t>
   </si>
   <si>
-    <t>Болдырев Владимир</t>
+    <t>Boldyrev Vladimir</t>
   </si>
   <si>
-    <t>Волынец Артем</t>
+    <t>Kataev Georgiy</t>
   </si>
   <si>
-    <t>Зайцев Павел</t>
+    <t>Khansulian Aren</t>
   </si>
   <si>
-    <t>Катаев Георгий</t>
+    <t>Kondratev Sergey</t>
   </si>
   <si>
-    <t>Кондратьев Сергей</t>
+    <t>Luk'anov Mihail</t>
   </si>
   <si>
-    <t>Лукьянов Михаил</t>
+    <t>Mysak Dmitriy</t>
   </si>
   <si>
-    <t>Мысак Дмитрий</t>
+    <t>Volynec Artem</t>
   </si>
   <si>
-    <t>Хансулян Арен</t>
+    <t>Zaycev Pavel</t>
   </si>
   <si>
-    <t>Нефф Матвей</t>
+    <t>Neff Matvey</t>
   </si>
   <si>
-    <t>Смирнов Дмитрий</t>
+    <t>Smirnov Dmitrij</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Янцевич Сергей</t>
+    <t>Yancevich Sergey</t>
   </si>
   <si>
-    <t>Соседов Станислав</t>
+    <t>Sosedov Stanislav</t>
   </si>
   <si>
-    <t>Катаев Георгий, Лесь-Нелин Николай, Жулаев Владимир, Шурупов Александр</t>
+    <t>Kataev Georgiy, Les-Nelin Nikolay, Zhulaev Vladimir, Shurupov Aleksandr</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Хабаровск</t>
+    <t>Khabarovsk</t>
   </si>
   <si>
-    <t>Комсомольск-на-Амуре</t>
+    <t>Komsomolsk-on-Amur</t>
   </si>
   <si>
-    <t>Амурск</t>
+    <t>Amursk</t>
   </si>
   <si>
-    <t>Уссурийск</t>
+    <t>Ussuriysk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -773,71 +773,71 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="8">
         <v>1989</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="8">
-        <v>1997</v>
+        <v>1989</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="8">
-        <v>1989</v>
+        <v>1997</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="8">
         <v>1971</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="9" t="s">
@@ -853,114 +853,114 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="8">
         <v>1972</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8">
-        <v>2013</v>
+        <v>2008</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="8">
-        <v>2008</v>
+        <v>1986</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="8">
-        <v>1986</v>
+        <v>1974</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="8">
-        <v>1974</v>
+        <v>2013</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8"/>
       <c r="D20" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
@@ -1029,177 +1029,177 @@
       <c r="A24" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="8">
-        <v>1987</v>
+        <v>1968</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="8">
-        <v>1987</v>
+        <v>2011</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="8">
-        <v>1968</v>
+        <v>1976</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C28" s="8">
-        <v>1976</v>
+        <v>2012</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C29" s="8">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="8">
-        <v>2010</v>
+        <v>1987</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C31" s="8">
-        <v>2011</v>
+        <v>1987</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="8">
         <v>2010</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>