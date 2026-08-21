--- v0 (2025-10-02)
+++ v1 (2026-08-21)
@@ -20,234 +20,234 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Федерация бильярдного спорта города Астана</t>
   </si>
   <si>
     <t>Astana OPEN (любители)</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>27.06.2025, БК  "Gladiator", Казахстан, Акмолинская область, Астана, улица А91 дом 12 ЖК БАСКАРУ 1</t>
+    <t>27.06.2025, БК  "Gladiator", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, улица А91 дом 12 ЖК БАСКАРУ 1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 31</t>
   </si>
   <si>
     <t>33 - 38</t>
   </si>
   <si>
     <t>49 - 50</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Пинигин Владимир</t>
+    <t>Pinigin Vladimir</t>
   </si>
   <si>
-    <t>Жуманиязов Сардар</t>
+    <t>Zhumaniyazov Sardar</t>
   </si>
   <si>
-    <t>Абиханов Аблай</t>
+    <t>Abihanov Ablay</t>
   </si>
   <si>
-    <t>Галимов Дамир</t>
+    <t>Galimov Damir</t>
   </si>
   <si>
-    <t>Жаубатыров Адиль</t>
+    <t>Seitov Serikbay</t>
   </si>
   <si>
-    <t>Сеитов Серикбай</t>
+    <t>Shakaev Sabit</t>
   </si>
   <si>
-    <t>Уахашов Ернур</t>
+    <t>UAKHASHOV YERNUR</t>
   </si>
   <si>
-    <t>Шакаев Сабит</t>
+    <t>Zhaubatyrov Adil</t>
   </si>
   <si>
-    <t>Джангарашев Джалиль</t>
+    <t>Dzhangarashev Dzhalil</t>
   </si>
   <si>
-    <t>Джусувалиев Улан</t>
+    <t>Dzhusuvaliyev Ulan</t>
   </si>
   <si>
-    <t>Иванов Айкын</t>
+    <t>Ivanov Aykyn</t>
   </si>
   <si>
-    <t>Кочеганов Еркебулан</t>
+    <t>Kacheganov Erkebulan</t>
   </si>
   <si>
-    <t>Рахматулин Айдар</t>
+    <t>Rakhmatulin Aidar</t>
   </si>
   <si>
-    <t>Салыкбаев Султанбек</t>
+    <t>Salikbaev Sultanbek</t>
   </si>
   <si>
-    <t>Туганбаев Даурен</t>
+    <t>Tuganbaev Dauren</t>
   </si>
   <si>
-    <t>Тян Алексей</t>
+    <t>Tyan Aleksey</t>
   </si>
   <si>
-    <t>Абилов Адилбек</t>
+    <t>Abilov Adilbek</t>
   </si>
   <si>
-    <t>Аксютин Игорь</t>
+    <t>Aksyutin Igor</t>
   </si>
   <si>
-    <t>Ермеков Онгар</t>
+    <t>Ermekov Ongar</t>
   </si>
   <si>
-    <t>Кенжебеков Айтжан</t>
+    <t>Kenzhebekov Aytzhan</t>
   </si>
   <si>
-    <t>Ким Вячеслав</t>
+    <t>Kim Vyacheslav</t>
   </si>
   <si>
-    <t>Курал Мадияр</t>
+    <t>Kural Madiyar</t>
   </si>
   <si>
-    <t>Махмуд Ади</t>
+    <t>Mahmud Adi</t>
   </si>
   <si>
-    <t>Мингазов Ильдар</t>
+    <t>Mingazov Ildar</t>
   </si>
   <si>
-    <t>Нургалиев Максат</t>
+    <t>Nurgaliev Maksat</t>
   </si>
   <si>
-    <t>Рышманов Арман</t>
+    <t>Ryshmanov Arman</t>
   </si>
   <si>
-    <t>Сеитов Нариман</t>
+    <t>Seitov Nariman</t>
   </si>
   <si>
-    <t>Смагулов Ержан</t>
+    <t>Smagulov Erzhan</t>
   </si>
   <si>
-    <t>Токбаев Сабыржан</t>
+    <t>Tokbayev Sabyrzhan</t>
   </si>
   <si>
-    <t>Уали Арман</t>
+    <t>Uali Arman</t>
   </si>
   <si>
-    <t>Усенбаев Равиль</t>
+    <t>Usenbaev Ravil</t>
   </si>
   <si>
-    <t>Айтымов Арман</t>
+    <t>Aitymov Arman</t>
   </si>
   <si>
-    <t>Байбулатов Марат</t>
+    <t>Baybulatov Marat</t>
   </si>
   <si>
-    <t>Байгалиев Адильжан</t>
+    <t>Baygaliev Adilzhan</t>
   </si>
   <si>
-    <t>Каламбаев Арман</t>
+    <t>Kalambaev Arman</t>
   </si>
   <si>
-    <t>Садыханов Галымжан</t>
+    <t>Sadikhanov Galymzhan</t>
   </si>
   <si>
-    <t>Турганалиев Малик</t>
+    <t>Turganaliev Malik</t>
   </si>
   <si>
-    <t>Бектурган Махмуд</t>
+    <t>Bekturgan Mahmud</t>
   </si>
   <si>
-    <t>Имашев Ануар</t>
+    <t>Imashev Anuar</t>
   </si>
   <si>
-    <t>Амиржанов Ернар</t>
+    <t>Amirzhanov Ernar</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
   <si>
-    <t>Узбекистан</t>
+    <t>Uzbekistan</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -784,111 +784,111 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>1998</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
-        <v>1996</v>
+        <v>1970</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1970</v>
+        <v>1969</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
         <v>1992</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>1969</v>
+        <v>1996</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8"/>
       <c r="D16" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>61</v>
       </c>
@@ -1153,51 +1153,53 @@
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
         <v>2006</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C31" s="8"/>
+      <c r="C31" s="8">
+        <v>1985</v>
+      </c>
       <c r="D31" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8"/>
       <c r="D32" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F32" s="1"/>