--- v0 (2026-01-31)
+++ v1 (2026-08-29)
@@ -20,141 +20,141 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>РОО ФБС ДНР</t>
   </si>
   <si>
     <t xml:space="preserve">Кубок Донецкой Народной Республики до 16 лет </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>22.06.2025, Бильярдный зал «Пирамида», Россия, ДНР, Макеевка, бульвар Горбачёва,  д 2</t>
+    <t>22.06.2025, Бильярдный зал «Пирамида», Russian Federation, Donetska Region, Makiyivka, бульвар Горбачёва,  д 2</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Гомозов Глеб</t>
+    <t>Gomozov Gleb</t>
   </si>
   <si>
-    <t>Мороз Родион</t>
+    <t>Moroz Rodion</t>
   </si>
   <si>
-    <t>Гурбанов Святослав</t>
+    <t>Gurbanov Svyatoslav</t>
   </si>
   <si>
-    <t>Калашников Никита</t>
+    <t>Kalashnikov Nikita</t>
   </si>
   <si>
-    <t>Вагин Богдан</t>
+    <t>Gurbanov Stanislav</t>
   </si>
   <si>
-    <t>Гурбанов Станислав</t>
+    <t>Vagin Bogdan</t>
   </si>
   <si>
-    <t>Берко Маргарита</t>
+    <t>Chernousenko Margarita</t>
   </si>
   <si>
-    <t>Харламов Аким</t>
+    <t>Harlamov Akim</t>
   </si>
   <si>
-    <t>Бычкова Кира</t>
+    <t>Bychkova Kira</t>
   </si>
   <si>
-    <t>Гринчук Николай</t>
+    <t>Grinchuk Nikolay</t>
   </si>
   <si>
-    <t>Мещеряков Иван</t>
+    <t>Mescheryakov Ivan</t>
   </si>
   <si>
-    <t>Рощин Игорь</t>
+    <t>Roschin Igor</t>
   </si>
   <si>
-    <t>Вербицкая Виктория</t>
+    <t>Verbickaya Viktoriya</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Донецк</t>
+    <t>Donetsk</t>
   </si>
   <si>
-    <t>Макеевка</t>
+    <t>Makiyivka</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -701,71 +701,71 @@
       </c>
       <c r="D11" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
         <v>2013</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8">
         <v>2013</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="8">
         <v>2012</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>