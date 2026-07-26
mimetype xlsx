--- v1 (2025-12-26)
+++ v2 (2026-07-26)
@@ -188,54 +188,54 @@
   <si>
     <t>Карпович Владимир</t>
   </si>
   <si>
     <t>Комиссарова Юлия</t>
   </si>
   <si>
     <t>Коротин Даниил</t>
   </si>
   <si>
     <t>Слесарев Александр</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>2р</t>
+    <t>КМС</t>
   </si>
   <si>
-    <t>КМС</t>
+    <t>2р</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
     <t>Страна</t>
   </si>
   <si>
     <t>Россия</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -731,111 +731,111 @@
       </c>
       <c r="C8" s="8">
         <v>1974</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8">
         <v>1992</v>
       </c>
       <c r="D9" s="8" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
         <v>1992</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>1981</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>1986</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
         <v>1988</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F13" s="1"/>
@@ -851,51 +851,51 @@
       </c>
       <c r="C14" s="8">
         <v>1993</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
         <v>1980</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1991</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F16" s="1"/>
@@ -951,51 +951,51 @@
       </c>
       <c r="C19" s="8">
         <v>1977</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>2014</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
         <v>1989</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F21" s="1"/>
@@ -1069,51 +1069,51 @@
       </c>
       <c r="C25" s="8">
         <v>2002</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
         <v>1991</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
         <v>1997</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F27" s="1"/>
@@ -1421,51 +1421,51 @@
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8"/>
       <c r="D43" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
         <v>1984</v>
       </c>
       <c r="D44" s="8" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
         <v>2000</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F45" s="1"/>