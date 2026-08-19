--- v0 (2025-10-02)
+++ v1 (2026-08-19)
@@ -20,210 +20,210 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>БК  "Gladiator"</t>
   </si>
   <si>
     <t xml:space="preserve">БК GLADIATOR КОММЕРЧЕСКИЙ ТУРНИР ПО БИЛЬЯРДУ </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>21.06.2025, БК  "Gladiator", Казахстан, Акмолинская область, Астана, улица А91 дом 12 ЖК БАСКАРУ 1</t>
+    <t>21.06.2025, БК  "Gladiator", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, улица А91 дом 12 ЖК БАСКАРУ 1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Калдарбеков Руслан</t>
+    <t>kaldarbekov ruslan</t>
   </si>
   <si>
-    <t>Молдабеков Адиль</t>
+    <t>Moldabekov Adil</t>
   </si>
   <si>
-    <t>Ли Сергей</t>
+    <t>Li Sergey</t>
   </si>
   <si>
-    <t>Сарсенбаев Данияр</t>
+    <t>Sarsenbaev Daniyar</t>
   </si>
   <si>
-    <t>Ерланов Мади</t>
+    <t>Kalambaev Arman</t>
   </si>
   <si>
-    <t>Жуманиязов Сардар</t>
+    <t>Ryshmanov Arman</t>
   </si>
   <si>
-    <t>Каламбаев Арман</t>
+    <t>Yerlanov Madi</t>
   </si>
   <si>
-    <t>Рышманов Арман</t>
+    <t>Zhumaniyazov Sardar</t>
   </si>
   <si>
-    <t>Әбіханов Аблайхан</t>
+    <t>Abikhanov Ablaikhan</t>
   </si>
   <si>
-    <t>Бурлак Михаил</t>
+    <t>Burlak Mikhail</t>
   </si>
   <si>
-    <t>Есболов Султан</t>
+    <t>Esbolov Sultan</t>
   </si>
   <si>
-    <t>Курасбек Ерлан</t>
+    <t>Kurasbek Erlan</t>
   </si>
   <si>
-    <t>Лесбекулы Нушаруан</t>
+    <t>Lesbekuly Nusharuan</t>
   </si>
   <si>
-    <t>Малаев Нурлан</t>
+    <t>Malayev Nurlan</t>
   </si>
   <si>
-    <t>Сембаев Олжас</t>
+    <t>Sembaev Olzhas</t>
   </si>
   <si>
-    <t>Туганбаев Даурен</t>
+    <t>Tuganbaev Dauren</t>
   </si>
   <si>
-    <t>Амангелди Рустем</t>
+    <t>Ahmetzhan Alisher</t>
   </si>
   <si>
-    <t>Ахметжан Алишер</t>
+    <t>Amangeldi Rustem</t>
   </si>
   <si>
-    <t>Аябов Руслан</t>
+    <t>Ayabov Ruslan</t>
   </si>
   <si>
-    <t>Голосный Сергей</t>
+    <t>Dzhusuvaliyev Ulan</t>
   </si>
   <si>
-    <t>Джусувалиев Улан</t>
+    <t>Golosny Sergey</t>
   </si>
   <si>
-    <t>Искаков Мурат</t>
+    <t>Iskakov Murat</t>
   </si>
   <si>
-    <t>Токбаев Сабыржан</t>
+    <t>Tokbayev Sabyrzhan</t>
   </si>
   <si>
-    <t>Толеугазинов Жандос</t>
+    <t>Toleugazinov Zhandos</t>
   </si>
   <si>
-    <t>Абиев Тулеген</t>
+    <t>Abiyev Tulegen</t>
   </si>
   <si>
-    <t>Бекжанов Ермек</t>
+    <t>Bekzhanov Ermek</t>
   </si>
   <si>
-    <t>Ибраев Асан</t>
+    <t>Ibraev Asan</t>
   </si>
   <si>
-    <t>Қадырбек Ернұр</t>
+    <t>Kadyrbek Ernur</t>
   </si>
   <si>
-    <t>Қадырбек Нұркелді</t>
+    <t>Kadyrbek Nurkeldi</t>
   </si>
   <si>
-    <t>Русланулы Алихан</t>
+    <t>Ruslanuly Alihan</t>
   </si>
   <si>
-    <t>Уразов Ержан</t>
+    <t>Urazov Erzhan</t>
   </si>
   <si>
-    <t>Усенбаев Равиль</t>
+    <t>Usenbaev Ravil</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Астана</t>
+    <t>Astana</t>
   </si>
   <si>
-    <t>Нукус</t>
+    <t>Nukus</t>
   </si>
   <si>
-    <t>Кызылорда</t>
+    <t>Kyzylorda</t>
   </si>
   <si>
-    <t>Семей</t>
+    <t>Semey</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -725,152 +725,152 @@
       </c>
       <c r="C9" s="8">
         <v>1996</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8">
         <v>1980</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>4</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8"/>
       <c r="D11" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
-        <v>1992</v>
+        <v>1984</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>1980</v>
+        <v>1995</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>1984</v>
+        <v>1992</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>1995</v>
+        <v>1980</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8"/>
       <c r="D16" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
@@ -1046,71 +1046,71 @@
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8"/>
       <c r="D26" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>1985</v>
+        <v>1987</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
-        <v>1987</v>
+        <v>1985</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8"/>
       <c r="D29" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>54</v>
       </c>