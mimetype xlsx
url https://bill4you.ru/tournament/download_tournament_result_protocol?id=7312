--- v0 (2025-10-07)
+++ v1 (2026-08-27)
@@ -20,150 +20,150 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>БК "АдмиралЪ"</t>
   </si>
   <si>
     <t>Любительский турнир «Комбинированная пирамида»</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>28.06.2025, БК "АдмиралЪ", Россия, Ростовская область, Ростов-на-Дону, пр. Стачки 160</t>
+    <t>28.06.2025, БК "АдмиралЪ", Russian Federation, Rostov Region, Rostov-on-Don, пр. Стачки 160</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 14</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Насытко Дмитрий</t>
+    <t>Nasytko Dmitriy</t>
   </si>
   <si>
-    <t>Рязанцев Ярослав</t>
+    <t>Ryazancev Yaroslav</t>
   </si>
   <si>
-    <t>Положенцев Вадим</t>
+    <t>Polozhencev Vadim</t>
   </si>
   <si>
-    <t>Пономарёв Денис</t>
+    <t>Ponomarev Denis</t>
   </si>
   <si>
-    <t>Карпов Андрей</t>
+    <t>Karpov Andrey</t>
   </si>
   <si>
-    <t>Мартиросян Анатолий</t>
+    <t>Martirosyan Anatoli</t>
   </si>
   <si>
-    <t>Салтыков Алексей</t>
+    <t>Saltykov Alexey</t>
   </si>
   <si>
-    <t>Салтыков Константин</t>
+    <t>Saltykov Konstantin</t>
   </si>
   <si>
-    <t>Кийко Максим</t>
+    <t>Farsyan Arman</t>
   </si>
   <si>
-    <t>Михайлов Александр</t>
+    <t>Kiyko Maksim</t>
   </si>
   <si>
-    <t>Салтыков Роман</t>
+    <t>Mihailov Aleksandr</t>
   </si>
   <si>
-    <t>Фарсян Арман</t>
+    <t>Saltykov Roman</t>
   </si>
   <si>
-    <t>Быков Вячеслав</t>
+    <t>Bykov Viacheslav</t>
   </si>
   <si>
-    <t>Шатилов Никита</t>
+    <t>Shatilov Nikita</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ростов-на-Дону</t>
+    <t>Rostov-on-Don</t>
   </si>
   <si>
-    <t>Череповец</t>
+    <t>Cherepovets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -784,114 +784,114 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
         <v>2008</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
-        <v>1985</v>
+        <v>2000</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
-        <v>1976</v>
+        <v>1985</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
-        <v>2004</v>
+        <v>1976</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
         <v>1987</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F20" s="1"/>