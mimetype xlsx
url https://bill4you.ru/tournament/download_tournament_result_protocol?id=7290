--- v0 (2025-10-02)
+++ v1 (2026-08-23)
@@ -20,180 +20,180 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>БК "Чемпион" (на Заполярной)</t>
   </si>
   <si>
     <t xml:space="preserve">Краснодар! Лига Любители рейтинговый турнир БК "Чемпион 4" </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>21.06.2025, БК "Чемпион" (на Заполярной), Россия, Краснодарский край, Краснодар, ул. Заполярная,  д 39 ст.3 этаж 3</t>
+    <t>21.06.2025, БК "Чемпион" (на Заполярной), Russian Federation, Krasnodar Territory, Krasnodar, ул. Заполярная,  д 39 ст.3 этаж 3</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 23</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Косолапов Данил</t>
+    <t>Kosolapov Danil</t>
   </si>
   <si>
-    <t>Орлов Алексей</t>
+    <t>Orlov Aleksei</t>
   </si>
   <si>
-    <t>Овдиенко Сергей</t>
+    <t>Ovdienko Sergey</t>
   </si>
   <si>
-    <t>Султанов Сардор</t>
+    <t>Sultanov Sardor</t>
   </si>
   <si>
-    <t>Пастухов Роман</t>
+    <t>Hut Azmet</t>
   </si>
   <si>
-    <t>Хут Азмет</t>
+    <t>Pastuhov Roman</t>
   </si>
   <si>
-    <t>Аванян Самвел</t>
+    <t>Avanyan Samvel</t>
   </si>
   <si>
-    <t>Климов Денис</t>
+    <t>Klimov Denis</t>
   </si>
   <si>
-    <t>Болдырев Алексей</t>
+    <t>Boldirev Aleksey</t>
   </si>
   <si>
-    <t>Гаврилов Рудик</t>
+    <t>Gavrilov Rudik</t>
   </si>
   <si>
-    <t>Макаров Дмитрий</t>
+    <t>Makarov Dmitriy</t>
   </si>
   <si>
-    <t>Маслиев Андрей</t>
+    <t>Masliev Andrey</t>
   </si>
   <si>
-    <t>Джобава Алексей</t>
+    <t>Dobrokvashin Aleksandr</t>
   </si>
   <si>
-    <t>Доброквашин Александр</t>
+    <t>Dzhobava Aleksey</t>
   </si>
   <si>
-    <t>Козлов Станислав</t>
+    <t>Kozlov Stanislav</t>
   </si>
   <si>
-    <t>Попов Антон</t>
+    <t>Popov Anton</t>
   </si>
   <si>
-    <t>Климов Геннадий</t>
+    <t>Klimov Gennady</t>
   </si>
   <si>
-    <t>Лойко Александр</t>
+    <t>Loyko Aleksandr</t>
   </si>
   <si>
-    <t>Мкртумян Эмиль</t>
+    <t>Mkrtumyan Emil</t>
   </si>
   <si>
-    <t>Паронян Самвел</t>
+    <t>Paronyan Samvel</t>
   </si>
   <si>
-    <t>Петросян Давид</t>
+    <t>Petrosyan David</t>
   </si>
   <si>
-    <t>Сандуляк Роман</t>
+    <t>Sandulyak Roman</t>
   </si>
   <si>
-    <t>Шах Денис</t>
+    <t>Shah Denis</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ульяновск</t>
+    <t>Ulyanovsk</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Krasnodar</t>
   </si>
   <si>
-    <t>Сочи</t>
+    <t>Sochi</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -734,71 +734,71 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>1987</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
-        <v>1986</v>
+        <v>1975</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1975</v>
+        <v>1986</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
         <v>1985</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E14" s="9" t="s">
@@ -892,77 +892,77 @@
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
         <v>1968</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
-        <v>1979</v>
+        <v>1977</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>1977</v>
+        <v>1979</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
         <v>1973</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>