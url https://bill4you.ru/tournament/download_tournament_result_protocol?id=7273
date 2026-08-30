--- v0 (2025-10-03)
+++ v1 (2026-08-30)
@@ -20,156 +20,156 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Клуб "Садко"</t>
   </si>
   <si>
     <t>Городской турнир по "Московской" пирамиде</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>15.06.2025, Клуб "Садко", Казахстан, Карагандинская область, Приозёрск, улица Балхашская 6</t>
+    <t>15.06.2025, Клуб "Садко", Kazakhstan, Qaraǵandy oblysy, Priozersk qalasy, улица Балхашская 6</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 15</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Абдуллаев Мурат</t>
+    <t>Abdullaev Murat</t>
   </si>
   <si>
-    <t>Юн Станислав</t>
+    <t>Yun Stanislav</t>
   </si>
   <si>
-    <t>Джумабаев Ильяс</t>
+    <t>Jumabaev Iliyas</t>
   </si>
   <si>
-    <t>Шайбек Руслан</t>
+    <t>Shaibekov Ruslan</t>
   </si>
   <si>
-    <t>Мырзабай Жансултан</t>
+    <t>Mirzabai Jansultan</t>
   </si>
   <si>
-    <t>Тлеубай Омиржан</t>
+    <t>Tleubai Omirjan</t>
   </si>
   <si>
-    <t>Ибраимов Нуртас</t>
+    <t>Ibraimov Nurtas</t>
   </si>
   <si>
-    <t>Турлубаев Расул</t>
+    <t>Turlubaev Rassul</t>
   </si>
   <si>
-    <t>Бабакул Есдаулет</t>
+    <t>Babakul Esdaulet</t>
   </si>
   <si>
-    <t>Жексембай Фархат</t>
+    <t>Iskakov Duman</t>
   </si>
   <si>
-    <t>Искаков Думан</t>
+    <t>Jeksembai Farhat</t>
   </si>
   <si>
-    <t>Ширинов Али</t>
+    <t>Shirinov Ali</t>
   </si>
   <si>
-    <t>Жумагулов Батырхан</t>
+    <t>Jumagulov Batirhan</t>
   </si>
   <si>
-    <t>Кыдырманов Талгат</t>
+    <t>Kidirmanov Talgat</t>
   </si>
   <si>
-    <t>Төлеужан Исламбек</t>
+    <t>Toleuzhan Islambek</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Приозёрск</t>
+    <t>Priozersk qalasy</t>
   </si>
   <si>
-    <t>поселок Сарышаган</t>
+    <t>Saryshaǵan kenti</t>
   </si>
   <si>
-    <t>Балхаш</t>
+    <t>Balkhash</t>
   </si>
   <si>
-    <t>Алматы</t>
+    <t>Almaty</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>