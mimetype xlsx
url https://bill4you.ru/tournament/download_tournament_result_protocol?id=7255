--- v0 (2025-12-09)
+++ v1 (2026-08-19)
@@ -20,243 +20,243 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>ФБС Иркутской области</t>
   </si>
   <si>
     <t xml:space="preserve">Турнир памяти Шафирова В.С, г. Иркутск </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>13.06.2025, БК "Меткий", Россия, Иркутская область, Иркутск, ул. Красноказачья,  119</t>
+    <t>13.06.2025, БК "Меткий", Russian Federation, Irkutsk Region, Irkutsk, ул. Красноказачья,  119</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 38</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Шафиров Владимир</t>
+    <t>Shafirov Vladimir</t>
   </si>
   <si>
-    <t>Луценко Глеб</t>
+    <t>Lutsenko Gleb</t>
   </si>
   <si>
-    <t>Будаев Даниил</t>
+    <t>Budaev Daniil</t>
   </si>
   <si>
-    <t>Романович Денис</t>
+    <t>Romanovich Denis</t>
   </si>
   <si>
-    <t>Родионов Алексей</t>
+    <t>Rodionov Aleksey</t>
   </si>
   <si>
-    <t>Трофимов Сергей</t>
+    <t>Trofimov Sergey</t>
   </si>
   <si>
-    <t>Ивановский Дмитрий</t>
+    <t>Ivanovskij Vsevolod</t>
   </si>
   <si>
-    <t>Корчинов Михаил</t>
+    <t>Korchinov Mihail</t>
   </si>
   <si>
-    <t>Зимин Евгений</t>
+    <t>Kamorin Savva</t>
   </si>
   <si>
-    <t>Каморин Савва</t>
+    <t>Lonchakov Artem</t>
   </si>
   <si>
-    <t>Лончаков Артем</t>
+    <t>Plotnikov Andrey</t>
   </si>
   <si>
-    <t>Плотников Андрей</t>
+    <t>Zimin Evgenij</t>
   </si>
   <si>
-    <t>Воронин Александр</t>
+    <t>Golushkin Alexey</t>
   </si>
   <si>
-    <t>Голушкин Алексей</t>
+    <t>Utkin Andrej</t>
   </si>
   <si>
-    <t>Уткин Андрей</t>
+    <t>Voronin Aleksandr</t>
   </si>
   <si>
-    <t>Якуба Артем</t>
+    <t>Yakuba Artem</t>
   </si>
   <si>
-    <t>Беляев Евгений</t>
+    <t>Belyaev Evgeniy</t>
   </si>
   <si>
-    <t>Извеков Алексей</t>
+    <t>Cymbalov Vladimir</t>
   </si>
   <si>
-    <t>Кляус Анатолий</t>
+    <t>gbjkn rggr</t>
   </si>
   <si>
-    <t>Несмеянов Антон</t>
+    <t>Izvekov Aleksej</t>
   </si>
   <si>
-    <t>Скворцов Александр</t>
+    <t>jhgkj hlgf</t>
   </si>
   <si>
-    <t>Тараканов Владимир</t>
+    <t>Nesmeanov Anton</t>
   </si>
   <si>
-    <t>Тарбеев Сергей</t>
+    <t>Skvorcov Aleksandr</t>
   </si>
   <si>
-    <t>Цымбалов Владимир</t>
+    <t>Tarbeev Sergey</t>
   </si>
   <si>
-    <t>Брегов Игорь</t>
+    <t>Bregov Igor</t>
   </si>
   <si>
-    <t>Гвак Анастасия</t>
+    <t>Duka Nikita</t>
   </si>
   <si>
-    <t>Дука Никита</t>
+    <t>Gvak Anastasiya</t>
   </si>
   <si>
-    <t>Иванов Игорь</t>
+    <t>Ivanov Igor</t>
   </si>
   <si>
-    <t>Кардаш Вадим</t>
+    <t>Kardash Vadim</t>
   </si>
   <si>
-    <t>Куклин Сергей</t>
+    <t>Kuklin Sergey</t>
   </si>
   <si>
-    <t>Лобанов Станислав</t>
+    <t>Lobanov Stanislav</t>
   </si>
   <si>
-    <t>Стремеленко Егор</t>
+    <t>Stremelenko Egor</t>
   </si>
   <si>
-    <t>Бочаров Сергей</t>
+    <t>Bocharov Sergey</t>
   </si>
   <si>
-    <t>Галактионов Александр</t>
+    <t>Galaktionov Aleksandr</t>
   </si>
   <si>
-    <t>Голубев Михаил</t>
+    <t>Golubev Mihail</t>
   </si>
   <si>
-    <t>Замаратских Семён</t>
+    <t>Maradzhaboev Hurshed</t>
   </si>
   <si>
-    <t>Мараджабоев Хуршед</t>
+    <t>Pokorba Evgenij</t>
   </si>
   <si>
-    <t>Покорба Евгений</t>
+    <t>Zamaratskih Semen</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Иркутск</t>
+    <t>Irkutsk</t>
   </si>
   <si>
-    <t>Усолье-Сибирское</t>
+    <t>Usolye-Sibirskoye</t>
   </si>
   <si>
-    <t>Саянск</t>
+    <t>Sayansk</t>
   </si>
   <si>
-    <t>Братск</t>
+    <t>Bratsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -867,172 +867,172 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="8">
         <v>1991</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="8">
-        <v>1991</v>
+        <v>2008</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="8">
-        <v>2008</v>
+        <v>1987</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="8">
-        <v>1987</v>
+        <v>1970</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="8">
-        <v>1970</v>
+        <v>1991</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="C20" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C20" s="8"/>
       <c r="D20" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="C21" s="8"/>
+      <c r="C21" s="8">
+        <v>1974</v>
+      </c>
       <c r="D21" s="8" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="8">
-        <v>1974</v>
+        <v>1993</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="8">
         <v>1986</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F23" s="1"/>
@@ -1044,231 +1044,231 @@
         <v>10</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C24" s="8">
         <v>1994</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="C25" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C25" s="8"/>
       <c r="D25" s="8" t="s">
         <v>60</v>
       </c>
-      <c r="E25" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E25" s="9"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C26" s="8">
         <v>1982</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C27" s="8">
-        <v>1994</v>
+        <v>1978</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C28" s="8">
-        <v>1984</v>
+        <v>1977</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C29" s="8">
-        <v>1977</v>
+        <v>1994</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C30" s="8">
-        <v>1972</v>
+        <v>1984</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="C31" s="8"/>
+      <c r="C31" s="8">
+        <v>1972</v>
+      </c>
       <c r="D31" s="8" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="E31" s="9"/>
+        <v>61</v>
+      </c>
+      <c r="E31" s="9" t="s">
+        <v>63</v>
+      </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C32" s="8">
         <v>1983</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="C33" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C33" s="8"/>
       <c r="D33" s="8" t="s">
         <v>60</v>
       </c>
-      <c r="E33" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E33" s="9"/>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="C34" s="8"/>
+      <c r="C34" s="8">
+        <v>1993</v>
+      </c>
       <c r="D34" s="8" t="s">
         <v>60</v>
       </c>
-      <c r="E34" s="9"/>
+      <c r="E34" s="9" t="s">
+        <v>63</v>
+      </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C35" s="8">
         <v>1984</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
@@ -1392,94 +1392,94 @@
         <v>12</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C42" s="8">
         <v>1985</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="C43" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C43" s="8"/>
       <c r="D43" s="8" t="s">
         <v>60</v>
       </c>
-      <c r="E43" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E43" s="9"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="C44" s="8"/>
+      <c r="C44" s="8">
+        <v>1983</v>
+      </c>
       <c r="D44" s="8" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="E44" s="9"/>
+        <v>61</v>
+      </c>
+      <c r="E44" s="9" t="s">
+        <v>63</v>
+      </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C45" s="8">
-        <v>1983</v>
+        <v>1993</v>
       </c>
       <c r="D45" s="8" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="E45" s="9" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="10"/>
       <c r="B46" s="7"/>
       <c r="C46" s="7"/>
       <c r="D46" s="7"/>
       <c r="E46" s="7"/>
       <c r="F46" s="7"/>
       <c r="G46" s="7"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="10"/>
       <c r="B47" s="7"/>
       <c r="C47" s="7"/>
       <c r="D47" s="7"/>
       <c r="E47" s="7"/>
       <c r="F47" s="7"/>
       <c r="G47" s="7"/>
       <c r="H47" s="1"/>
     </row>