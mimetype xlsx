--- v0 (2026-05-01)
+++ v1 (2026-08-20)
@@ -398,84 +398,84 @@
   <si>
     <t>Дандарон Денис</t>
   </si>
   <si>
     <t>Данукин Алексей</t>
   </si>
   <si>
     <t>Сабатуллаев Озоджон</t>
   </si>
   <si>
     <t>Савин Святослав</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>3юн</t>
+    <t>1р</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Москва</t>
   </si>
   <si>
     <t>Калинковичи</t>
   </si>
   <si>
     <t>Бишкек</t>
   </si>
   <si>
     <t>Красногорск</t>
   </si>
   <si>
     <t>Балашиха</t>
   </si>
   <si>
     <t>Манас</t>
   </si>
   <si>
     <t>Красноярск</t>
   </si>
   <si>
+    <t>Ереван</t>
+  </si>
+  <si>
+    <t>Одинцово</t>
+  </si>
+  <si>
     <t>Нижний Новгород</t>
-  </si>
-[...4 lines deleted...]
-    <t>Одинцово</t>
   </si>
   <si>
     <t>Зеленоград</t>
   </si>
   <si>
     <t>Воронеж</t>
   </si>
   <si>
     <t>Брянск</t>
   </si>
   <si>
     <t>Коломна</t>
   </si>
   <si>
     <t>Ош</t>
   </si>
   <si>
     <t>Мытищи</t>
   </si>
   <si>
     <t>Люберцы</t>
   </si>
   <si>
     <t>село Беловодское</t>
   </si>
@@ -1222,55 +1222,59 @@
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="8">
         <v>1984</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>127</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>130</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C20" s="8"/>
+      <c r="C20" s="8">
+        <v>1990</v>
+      </c>
       <c r="D20" s="8" t="s">
         <v>127</v>
       </c>
-      <c r="E20" s="9"/>
+      <c r="E20" s="9" t="s">
+        <v>130</v>
+      </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="8">
         <v>1988</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>127</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>134</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
@@ -1440,54 +1444,54 @@
       </c>
       <c r="C30" s="8">
         <v>1995</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>127</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>130</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C31" s="8">
         <v>1987</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>137</v>
+        <v>130</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="8">
         <v>1996</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>127</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>132</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
@@ -1600,134 +1604,134 @@
       </c>
       <c r="C38" s="8">
         <v>1977</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>127</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>130</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C39" s="8">
         <v>1995</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="8">
         <v>1986</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>127</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>134</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C41" s="8">
         <v>1980</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>127</v>
       </c>
       <c r="E41" s="9" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C42" s="8">
         <v>1988</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>127</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>130</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C43" s="8">
         <v>1987</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>127</v>
       </c>
       <c r="E43" s="9" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C44" s="8">
         <v>1974</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>127</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>130</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
@@ -2473,51 +2477,51 @@
       </c>
       <c r="D82" s="8" t="s">
         <v>127</v>
       </c>
       <c r="E82" s="9" t="s">
         <v>130</v>
       </c>
       <c r="F82" s="1"/>
       <c r="G82" s="1"/>
       <c r="H82" s="1"/>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>91</v>
       </c>
       <c r="C83" s="8">
         <v>2004</v>
       </c>
       <c r="D83" s="8" t="s">
         <v>127</v>
       </c>
       <c r="E83" s="9" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F83" s="1"/>
       <c r="G83" s="1"/>
       <c r="H83" s="1"/>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C84" s="8">
         <v>2001</v>
       </c>
       <c r="D84" s="8" t="s">
         <v>127</v>
       </c>
       <c r="E84" s="9" t="s">
         <v>130</v>
       </c>
       <c r="F84" s="1"/>
       <c r="G84" s="1"/>
       <c r="H84" s="1"/>
     </row>