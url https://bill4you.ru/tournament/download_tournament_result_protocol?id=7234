--- v0 (2025-10-03)
+++ v1 (2026-08-23)
@@ -20,216 +20,216 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>БК  "Gladiator"</t>
   </si>
   <si>
     <t xml:space="preserve">БК GLADIATOR КОММЕРЧЕСКИЙ ТУРНИР ПО БИЛЬЯРДУ </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>14.06.2025, БК  "Gladiator", Казахстан, Акмолинская область, Астана, улица А91 дом 12 ЖК БАСКАРУ 1</t>
+    <t>14.06.2025, БК  "Gladiator", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, улица А91 дом 12 ЖК БАСКАРУ 1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Бурлак Михаил</t>
+    <t>Burlak Mikhail</t>
   </si>
   <si>
-    <t>Исмаилов Ерiс</t>
+    <t>Ismailov Eris</t>
   </si>
   <si>
-    <t>Джусувалиев Улан</t>
+    <t>Dzhusuvaliyev Ulan</t>
   </si>
   <si>
-    <t>Токбаев Сабыржан</t>
+    <t>Tokbayev Sabyrzhan</t>
   </si>
   <si>
-    <t>Есентаев Мейрхан</t>
+    <t>Esentaev Meyrhan</t>
   </si>
   <si>
-    <t>Нияров Бауржан</t>
+    <t>Niyarov Baurzhan</t>
   </si>
   <si>
-    <t>Оспанов Руслан</t>
+    <t>Ospanov Ruslan</t>
   </si>
   <si>
-    <t>Сейтов Серикбай</t>
+    <t>Seytov Serikbay</t>
   </si>
   <si>
-    <t>Әбіханов Аблайхан</t>
+    <t>Abikhanov Ablaikhan</t>
   </si>
   <si>
-    <t>Баданов Рамазан</t>
+    <t>Badanov Ramazan</t>
   </si>
   <si>
-    <t>Байбулатов Марат</t>
+    <t>Baybulatov Marat</t>
   </si>
   <si>
-    <t>Голосный Сергей</t>
+    <t>Golosny Sergey</t>
   </si>
   <si>
-    <t>Джарасов Алмаз</t>
+    <t>Ibraev Asan</t>
   </si>
   <si>
-    <t>Ибраев Асан</t>
+    <t>Jarassov Almaz</t>
   </si>
   <si>
-    <t>Кенжебеков Айтжан</t>
+    <t>Kenzhebekov Aytzhan</t>
   </si>
   <si>
-    <t>Рышманов Арман</t>
+    <t>Ryshmanov Arman</t>
   </si>
   <si>
-    <t>Абиев Тулеген</t>
+    <t>Abiyev Tulegen</t>
   </si>
   <si>
-    <t>Джангарашев Джалиль</t>
+    <t>Dzhangarashev Dzhalil</t>
   </si>
   <si>
-    <t>Ермекұлы Азамат</t>
+    <t>Ermekuly Azamat</t>
   </si>
   <si>
-    <t>Искаков Мурат</t>
+    <t>Iskakov Murat</t>
   </si>
   <si>
-    <t>Мадибеков Роллан</t>
+    <t>Madybekov Rollan</t>
   </si>
   <si>
-    <t>Сембаев Олжас</t>
+    <t>Sembaev Olzhas</t>
   </si>
   <si>
-    <t>Толеугазинов Жандос</t>
+    <t>Toleugazinov Zhandos</t>
   </si>
   <si>
-    <t>Туганбаев Даурен</t>
+    <t>Tuganbaev Dauren</t>
   </si>
   <si>
-    <t>Бримжаров Емканат</t>
+    <t>Brimzharov Emkanat</t>
   </si>
   <si>
-    <t>Кенжегожинов Олжас</t>
+    <t>Kenzhegozhinov Olzhas</t>
   </si>
   <si>
-    <t>Курасбек Ерлан</t>
+    <t>Kurasbek Erlan</t>
   </si>
   <si>
-    <t>Лесбекулы Нушаруан</t>
+    <t>Lesbekuly Nusharuan</t>
   </si>
   <si>
-    <t>Тилеубергенұлы Алибек</t>
+    <t>Tleubergenovich Alibek</t>
   </si>
   <si>
-    <t>Тусумханов Олжас</t>
+    <t>Tusumhanov Olzhas</t>
   </si>
   <si>
-    <t>Тынкозиев Женисбек</t>
+    <t>Tynkoziev Kadyrbek</t>
   </si>
   <si>
-    <t>Тынкозиев Кадырбек</t>
+    <t>Tynkoziev Zhenisbek</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Шынарбек Наурызбек</t>
+    <t>Shynarbek Nauryzbek</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Астана</t>
+    <t>Astana</t>
   </si>
   <si>
-    <t>Караганда</t>
+    <t>Karagandy</t>
   </si>
   <si>
-    <t>Семей</t>
+    <t>Semey</t>
   </si>
   <si>
-    <t>Кызылорда</t>
+    <t>Kyzylorda</t>
   </si>
   <si>
-    <t>Алматы</t>
+    <t>Almaty</t>
   </si>
   <si>
-    <t>Жетысай</t>
+    <t>Zhetisay</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -707,51 +707,53 @@
     <row r="8" spans="1:8">
       <c r="A8" s="8">
         <v>1</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="8"/>
       <c r="D8" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="C9" s="8"/>
+      <c r="C9" s="8">
+        <v>2000</v>
+      </c>
       <c r="D9" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8">
         <v>1987</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>52</v>
@@ -919,71 +921,71 @@
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
         <v>1985</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="C20" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C20" s="8"/>
       <c r="D20" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C21" s="8"/>
+      <c r="C21" s="8">
+        <v>1990</v>
+      </c>
       <c r="D21" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8"/>
       <c r="D22" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F22" s="1"/>
@@ -1259,76 +1261,78 @@
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="8"/>
       <c r="D37" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="C38" s="8"/>
+      <c r="C38" s="8">
+        <v>1961</v>
+      </c>
       <c r="D38" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C39" s="8">
-        <v>1961</v>
+        <v>1986</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="10"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="10"/>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
       <c r="D41" s="7"/>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="1"/>
     </row>