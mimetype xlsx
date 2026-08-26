--- v0 (2025-10-02)
+++ v1 (2026-08-26)
@@ -20,186 +20,186 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>БК "Чемпион" (на Заполярной)</t>
   </si>
   <si>
     <t>Краснодар! Лига Любители_0 рейтинговый турнир БК "Чемпион 4"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>14.06.2025, БК "Чемпион" (на Заполярной), Россия, Краснодарский край, Краснодар, ул. Заполярная,  д 39 ст.3 этаж 3</t>
+    <t>14.06.2025, БК "Чемпион" (на Заполярной), Russian Federation, Krasnodar Territory, Krasnodar, ул. Заполярная,  д 39 ст.3 этаж 3</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 21</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Климов Денис</t>
+    <t>Klimov Denis</t>
   </si>
   <si>
-    <t>Ольмезов Александр</t>
+    <t>Olmezov Aleksandr</t>
   </si>
   <si>
-    <t>Плотников Валерий</t>
+    <t>Plotnikov Waleriy</t>
   </si>
   <si>
-    <t>Османов Аюб</t>
+    <t>Osmanov Ayub</t>
   </si>
   <si>
-    <t>Похило Виктрор</t>
+    <t>Pohilo Viktror</t>
   </si>
   <si>
-    <t>Руденко Григорий</t>
+    <t>Rudenko Grigoriy</t>
   </si>
   <si>
-    <t>Магеря Денис</t>
+    <t>Magerya Denis</t>
   </si>
   <si>
-    <t>Мкртумян Эмиль</t>
+    <t>Mkrtumyan Emil</t>
   </si>
   <si>
-    <t>Бабий Владимир</t>
+    <t>Babiy Vladimir</t>
   </si>
   <si>
-    <t>Петросян Давид</t>
+    <t>Petrosyan David</t>
   </si>
   <si>
-    <t>Сахаров Артем</t>
+    <t>Saharov Artem</t>
   </si>
   <si>
-    <t>Спивак Виктор</t>
+    <t>Spivak Viktor</t>
   </si>
   <si>
-    <t>Балабанов Владимир</t>
+    <t>Balabanov Vladimir</t>
   </si>
   <si>
-    <t>Маркарян Амбарцум</t>
+    <t>Hitrik Vladimir</t>
   </si>
   <si>
-    <t>Орлов Андрей</t>
+    <t>Markaryan Ambartsum</t>
   </si>
   <si>
-    <t>Хитрик Владимир</t>
+    <t>Orlov Andrey</t>
   </si>
   <si>
-    <t>Быков Сергей</t>
+    <t>Bykov Sergey</t>
   </si>
   <si>
-    <t>Гаспарянц Роберт</t>
+    <t>Gasparyanz Robert</t>
   </si>
   <si>
-    <t>Кочерга Олег</t>
+    <t>Kocherga Oleg</t>
   </si>
   <si>
-    <t>Погосян Оганес</t>
+    <t>Pogosyan Oganes</t>
   </si>
   <si>
-    <t>Спиридонов Владислав</t>
+    <t>Spiridonov Vladislav</t>
   </si>
   <si>
-    <t>Коханов Олег</t>
+    <t>Kohanov Oleg</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Krasnodar</t>
   </si>
   <si>
-    <t>Армавир</t>
+    <t>Armavir</t>
   </si>
   <si>
-    <t>станица Кущёвская</t>
+    <t>Village of Kuschyovskaya</t>
   </si>
   <si>
-    <t>Ставрополь</t>
+    <t>Stavropol</t>
   </si>
   <si>
-    <t>Сочи</t>
+    <t>Yevpatoriya</t>
   </si>
   <si>
-    <t>Евпатория</t>
+    <t>Sochi</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -918,97 +918,97 @@
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>1979</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>2003</v>
+        <v>1985</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1986</v>
+        <v>2003</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1977</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>