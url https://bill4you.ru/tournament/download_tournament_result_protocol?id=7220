--- v0 (2025-10-02)
+++ v1 (2026-08-23)
@@ -20,249 +20,249 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>БК "ДОСТАР"</t>
   </si>
   <si>
     <t>08.06.2025 Комба</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>08.06.2025, БК "ДОСТАР", Казахстан, Карагандинская область, Караганда, Республики Казахстан,  город Караганды,  проспект Шахтеров 2/1</t>
+    <t>08.06.2025, БК "ДОСТАР", Kazakhstan, Qaraǵandy oblysy, Karagandy, Республики Казахстан,  город Караганды,  проспект Шахтеров 2/1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 38</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Галимзянов Руслан</t>
+    <t>Galimzyanov Ruslan</t>
   </si>
   <si>
-    <t>Рыбалев Александр</t>
+    <t>Rybalev Aleksandr</t>
   </si>
   <si>
-    <t>Досаев Мырзабай</t>
+    <t>Dosaev Myrzabay</t>
   </si>
   <si>
-    <t>Сагиев Руслан</t>
+    <t>Sagiyev Ruslan</t>
   </si>
   <si>
-    <t>Ахмедиев Жанбота</t>
+    <t>Ahmediev Zhanbota</t>
   </si>
   <si>
-    <t>Магиланов Камбар</t>
+    <t>Magilanov Kambar</t>
   </si>
   <si>
-    <t>Симеониди Василий</t>
+    <t>Simeonidi Vasiliy</t>
   </si>
   <si>
-    <t>Югай Елизавета</t>
+    <t>Yugay Elizaveta</t>
   </si>
   <si>
-    <t>Бахытбекуулу Чынтемир</t>
+    <t>Bahytbekuulu Chyntemir</t>
   </si>
   <si>
-    <t>Ким Александр</t>
+    <t>Kim Aleksandr</t>
   </si>
   <si>
-    <t>Ни Валентин</t>
+    <t>Ni Valentin</t>
   </si>
   <si>
-    <t>Симеониди Пантелей</t>
+    <t>Simeonidi Panteley</t>
   </si>
   <si>
-    <t>Асаинов Алибек</t>
+    <t>Asainov Alibek</t>
   </si>
   <si>
-    <t>Жунусов Актилек</t>
+    <t>Musabekov Orazaly</t>
   </si>
   <si>
-    <t>Мусабеков Оразалы</t>
+    <t>Sineokov Sergey</t>
   </si>
   <si>
-    <t>Синеоков Сергей</t>
+    <t>Zhunusov Aktilek</t>
   </si>
   <si>
-    <t>Бейсбеков Рамазан</t>
+    <t>Beysbekov Ramazan</t>
   </si>
   <si>
-    <t>Гиниятуллин Ринат</t>
+    <t>Erbulan Sanzhar</t>
   </si>
   <si>
-    <t>Ербулан Санжар</t>
+    <t>Giniyatullin Rinat</t>
   </si>
   <si>
-    <t>Закрин Жанат</t>
+    <t>Lyu Igor</t>
   </si>
   <si>
-    <t>Лю Игорь</t>
+    <t>Ospanov Kuandyk</t>
   </si>
   <si>
-    <t>Оспанов Куандык</t>
+    <t>Smagulov Nurlan</t>
   </si>
   <si>
-    <t>Смагулов Нурлан</t>
+    <t>Tleuzhanov Almas</t>
   </si>
   <si>
-    <t>Тлеужанов Алмас</t>
+    <t>Zakrin Zhanat</t>
   </si>
   <si>
-    <t>Абдрахманов Мурат</t>
+    <t>Abdrahmanov Murat</t>
   </si>
   <si>
-    <t>Абдуллаев Азиз</t>
+    <t>Abdullaev Aziz</t>
   </si>
   <si>
-    <t>Алимов Айдар</t>
+    <t>Alimov Aydar</t>
   </si>
   <si>
-    <t>Алкеев Жасулан</t>
+    <t>Alkeev Zhasulan</t>
   </si>
   <si>
-    <t>Мухаметкарим Жаксылык</t>
+    <t>Muhametkarim Zhaksylyk</t>
   </si>
   <si>
-    <t>Рогов Игорь</t>
+    <t>Rogov Igor</t>
   </si>
   <si>
-    <t>Садвакасов Айтуар</t>
+    <t>Sadvakasov Aytuar</t>
   </si>
   <si>
-    <t>Щербаков Аркадий</t>
+    <t>Scherbakov Arkadiy</t>
   </si>
   <si>
-    <t>Байжанов Жастлек</t>
+    <t>Bayzhanov Zhastlek</t>
   </si>
   <si>
-    <t>Есмаганбетов Тлеукабыл</t>
+    <t>Esmaganbetov Tleukabyl</t>
   </si>
   <si>
-    <t>Каирбеков Казбек</t>
+    <t>Hloponin Andrey</t>
   </si>
   <si>
-    <t>Спирин Владислав</t>
+    <t>Kairbekov Kazbek</t>
   </si>
   <si>
-    <t>Узбеков Нурбол</t>
+    <t>Spirin Vladislav</t>
   </si>
   <si>
-    <t>Хлопонин Андрей</t>
+    <t>Uzbekov Nurbol</t>
   </si>
   <si>
-    <t>Казбеков Берикжан</t>
+    <t>Kazbekov Berik</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Караганда</t>
+    <t>Karagandy</t>
   </si>
   <si>
-    <t>Рязань</t>
+    <t>Ryazan region</t>
   </si>
   <si>
-    <t>Темиртау</t>
+    <t>Temirtau</t>
   </si>
   <si>
-    <t>Ош</t>
+    <t>Osh</t>
   </si>
   <si>
-    <t>Шымкент</t>
+    <t>Shymkent</t>
   </si>
   <si>
-    <t>Шахтинск</t>
+    <t>Town of Shakhtinsk</t>
   </si>
   <si>
-    <t>Балхаш</t>
+    <t>Balkhash</t>
   </si>
   <si>
-    <t>Сарань</t>
+    <t>Saran qalasy</t>
   </si>
   <si>
-    <t>Алматы</t>
+    <t>Almaty</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -983,251 +983,251 @@
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8">
         <v>1985</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="8">
-        <v>1992</v>
+        <v>1968</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="8">
-        <v>1968</v>
+        <v>1987</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="8">
-        <v>1987</v>
+        <v>1992</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="8">
         <v>1961</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="8">
-        <v>1981</v>
+        <v>1996</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="8">
-        <v>1996</v>
+        <v>1981</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="C27" s="8"/>
+      <c r="C27" s="8">
+        <v>1966</v>
+      </c>
       <c r="D27" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="C28" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C28" s="8"/>
       <c r="D28" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C29" s="8"/>
       <c r="D29" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C30" s="8"/>
+      <c r="C30" s="8">
+        <v>1996</v>
+      </c>
       <c r="D30" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C31" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C31" s="8"/>
       <c r="D31" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="8"/>
       <c r="D32" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
@@ -1393,117 +1393,117 @@
       </c>
       <c r="B41" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C41" s="8">
         <v>1971</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C42" s="8">
-        <v>1984</v>
+        <v>1959</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C43" s="8">
-        <v>1973</v>
+        <v>1984</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E43" s="9" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C44" s="8">
-        <v>1982</v>
+        <v>1973</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E44" s="9" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C45" s="8">
-        <v>1959</v>
+        <v>1982</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E45" s="9" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8">
         <v>49</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C46" s="8">
         <v>1988</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>