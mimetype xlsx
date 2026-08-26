--- v0 (2026-03-04)
+++ v1 (2026-08-26)
@@ -20,114 +20,114 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>Московский Союз Бильярдного Спорта</t>
   </si>
   <si>
     <t>Чемпионат Москвы среди любителей. Свободная пирамида. Женский</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>07.06.2025, "Дворец бильярдного спорта", Россия, Москва, Волгоградский пр-т,  46/15,  стр.16</t>
+    <t>07.06.2025, "Дворец бильярдного спорта", Russian Federation, Moscow, Волгоградский пр-т,  46/15,  стр.16</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Чунакова Янина</t>
+    <t>Chunakova Yanina</t>
   </si>
   <si>
-    <t>Онуфриева Алия</t>
+    <t>Onufrieva Aliya</t>
   </si>
   <si>
-    <t>Кузнецова Наталия</t>
+    <t>Kuznetsova Julia</t>
   </si>
   <si>
-    <t>Кузнецова Юлия</t>
+    <t>Kuznetsova Natalia</t>
   </si>
   <si>
-    <t>Золотова Анна</t>
+    <t>Margulis Viktoriya</t>
   </si>
   <si>
-    <t>Маргулис Виктория</t>
+    <t>Zolotova Anna</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Омск</t>
+    <t>Omsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -625,110 +625,112 @@
     <row r="9" spans="1:8">
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="8"/>
       <c r="D9" s="8" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="C10" s="8"/>
+      <c r="C10" s="8">
+        <v>1983</v>
+      </c>
       <c r="D10" s="8" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="8">
-        <v>1983</v>
+        <v>1984</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>20</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="8">
-        <v>1969</v>
+        <v>1999</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="8">
-        <v>1999</v>
+        <v>1969</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>20</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="10"/>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10"/>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>