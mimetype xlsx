--- v1 (2026-03-18)
+++ v2 (2026-08-30)
@@ -20,168 +20,168 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t xml:space="preserve">ФБС Новосибирской области </t>
   </si>
   <si>
     <t>Чемпионат города Новосибирска "Свободная пирамида" (спорт глухих)</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>31.05.2025, "Федерация", Россия, Новосибирская область, Новосибирск, ул. Вокзальная магистраль,  д. 1б</t>
+    <t>31.05.2025, "Федерация", Russian Federation, Novosibirsk Region, Novosibirsk, ул. Вокзальная магистраль,  д. 1б</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 18</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Сурнакин Дмитрий</t>
+    <t>Surnakin Dmitriy</t>
   </si>
   <si>
-    <t>Бочкарев Николай</t>
+    <t>Bockarev Nikolaj</t>
   </si>
   <si>
-    <t>Кузнецов Руслан</t>
+    <t>Kuznecov Ruslan</t>
   </si>
   <si>
-    <t>Слепцов Василий</t>
+    <t>Slepcov Vasilij</t>
   </si>
   <si>
-    <t>Бублик Константин</t>
+    <t>Bublik Konstantin</t>
   </si>
   <si>
-    <t>Гильгинберг Иван</t>
+    <t>Gilginberg Ivan</t>
   </si>
   <si>
-    <t>Козловский Николай</t>
+    <t>Kozlovskiy Nikolay</t>
   </si>
   <si>
-    <t>Рогачев Андрей</t>
+    <t>Rogachev Andrey</t>
   </si>
   <si>
-    <t>Воропаев Денис</t>
+    <t>Chervyakov Andrey</t>
   </si>
   <si>
-    <t>Доманчук Алексей</t>
+    <t>Domanchuk Aleksey</t>
   </si>
   <si>
-    <t>Лебедев Андрей</t>
+    <t>Lebedev Andrey</t>
   </si>
   <si>
-    <t>Червяков Андрей</t>
+    <t>Voropaev Denis</t>
   </si>
   <si>
-    <t>Мусатова Яна</t>
+    <t>Mysatova Yana</t>
   </si>
   <si>
-    <t>Нарыков Игорь</t>
+    <t>Narykov Igor</t>
   </si>
   <si>
-    <t>Романович Валерий</t>
+    <t>Romanovic Valerij</t>
   </si>
   <si>
-    <t>Суслов Виктор</t>
+    <t>Suslov Viktor</t>
   </si>
   <si>
-    <t>Комбаров Роман</t>
+    <t>Kombarov Roman</t>
   </si>
   <si>
-    <t>Шалович Виктор</t>
+    <t>Shalovich Viktor</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Михалицын Александр</t>
+    <t>Mihalicyn Aleksandr</t>
   </si>
   <si>
-    <t>Прудникова Дарья</t>
+    <t>Prudnikova Darya</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>3юн</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Новокузнецк</t>
+    <t>Novokuznetsk</t>
   </si>
   <si>
-    <t>Новосибирск</t>
+    <t>Novosibirsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -802,51 +802,51 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
         <v>1972</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
-        <v>1988</v>
+        <v>1975</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>1960</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="9" t="s">
@@ -862,51 +862,51 @@
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>1967</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1975</v>
+        <v>1988</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>2013</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E20" s="9" t="s">