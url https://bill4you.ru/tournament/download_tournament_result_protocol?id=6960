--- v0 (2025-10-09)
+++ v1 (2026-08-27)
@@ -12,170 +12,173 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>ФБС Хабаровского края</t>
   </si>
   <si>
     <t xml:space="preserve">Чемпионат ДФО среди женщин (Кубок МЭРа г. Хабаровска) </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>23.05.2025, "Спортивный клуб бильярда", Россия, Хабаровский край, Хабаровск, Амурский б-р,  43</t>
+    <t>23.05.2025, "Спортивный клуб бильярда", Russian Federation, Khabarovsk Territory, Khabarovsk, Амурский б-р,  43</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Смоляк Полина</t>
+    <t>Smolak Polina</t>
   </si>
   <si>
-    <t>Жидайкина Диана</t>
+    <t>Zhidaykina Diana</t>
   </si>
   <si>
-    <t>Лесь-Нелина Наталья</t>
+    <t>Les-Nelina Natalya</t>
   </si>
   <si>
-    <t>Мельтинова Елизавета</t>
+    <t>Meltinova Elizaveta</t>
   </si>
   <si>
-    <t>Хорган Зоя</t>
+    <t>Horgan Zoya</t>
   </si>
   <si>
-    <t>Цой Евгения</t>
+    <t>Tsoi Evgeniya</t>
   </si>
   <si>
-    <t>Голдырева Агния</t>
+    <t>Goldyreva Agniya</t>
   </si>
   <si>
-    <t>Лябук София</t>
+    <t>Lyabuk Sofiya</t>
   </si>
   <si>
-    <t>Бурдукова Анастасия</t>
+    <t>Burdukova Anastasiya</t>
   </si>
   <si>
-    <t>Горбатенко Наталья</t>
+    <t>Chizhova Ksenia</t>
   </si>
   <si>
-    <t>Косова Василиса</t>
+    <t>Gorbatenko Natalya</t>
   </si>
   <si>
-    <t>Чижова Ксения</t>
+    <t>Kosova Vasilisa</t>
   </si>
   <si>
-    <t>Нам Марина</t>
+    <t>Nam Marina</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Янцевич Сергей</t>
+    <t>Yancevich Sergey</t>
   </si>
   <si>
-    <t>Соседов Станислав</t>
+    <t>Sosedov Stanislav</t>
   </si>
   <si>
-    <t>Катаев Георгий, Семенова Ольга, Швалов Евгений</t>
+    <t>Kataev Georgiy, Semenova Olga, Shvalov Eugene</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2юн</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Благовещенск</t>
+    <t>Blagoveshchensk</t>
   </si>
   <si>
-    <t>Хабаровск</t>
+    <t>Khabarovsk</t>
   </si>
   <si>
-    <t>Южно-Сахалинск</t>
+    <t>Yuzhno-Sakhalinsk</t>
   </si>
   <si>
-    <t>Комсомольск-на-Амуре</t>
+    <t>Komsomolsk-on-Amur</t>
+  </si>
+  <si>
+    <t>Blagoveschensk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -816,97 +819,97 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
         <v>2012</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
-        <v>1976</v>
+        <v>2011</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
-        <v>1971</v>
+        <v>1976</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
-        <v>2011</v>
+        <v>1971</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8">
         <v>13</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
         <v>1989</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>