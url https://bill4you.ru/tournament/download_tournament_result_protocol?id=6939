--- v0 (2025-10-06)
+++ v1 (2026-08-21)
@@ -12,314 +12,317 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t xml:space="preserve">Billiard King </t>
   </si>
   <si>
     <t>Gentleman club</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>19.05.2025, Billiard King , Узбекистан, Ташкентская область, Ташкент, улица Фараби,  448А</t>
+    <t>19.05.2025, Billiard King , Uzbekistan, Tashkent Region, Tashkent, улица Фараби,  448А</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 64</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Дадабаев Шукурулло</t>
+    <t>Shukurullo Dadaboev</t>
   </si>
   <si>
-    <t>Шоназаров Даврон</t>
+    <t>Shonazarov Davron</t>
   </si>
   <si>
-    <t>Атабаев Джавдад</t>
+    <t>Atabaev Dzhavdad</t>
   </si>
   <si>
-    <t>Дуйсибаев Нурсултон</t>
+    <t>Duysibaev Nursulton</t>
   </si>
   <si>
-    <t>Абдутолипов Шерзод</t>
+    <t>Abdutolipov Sherzod</t>
   </si>
   <si>
-    <t>Саидахмедов Шухрат</t>
+    <t>Habirhanov Tohir</t>
   </si>
   <si>
-    <t>Хабирханов Тохир</t>
+    <t>Saidahmedov Shuhrat</t>
   </si>
   <si>
-    <t>Шаджалилов Сарвар</t>
+    <t>Shadzhalilov Sarvar</t>
   </si>
   <si>
-    <t>Джураев Улугбек</t>
+    <t>Jorayev Ulugbek</t>
   </si>
   <si>
-    <t>Каримов Собиржон</t>
+    <t>Karimov Sobirjon</t>
   </si>
   <si>
-    <t>Касимов Рахматилла</t>
+    <t>Kasimov Rahmatilla</t>
   </si>
   <si>
-    <t>Максумов Фазлиддин</t>
+    <t>Mahsumov Fazliddin</t>
   </si>
   <si>
-    <t>Мирахмедов Миркамол</t>
+    <t>Mirahmedov Mirkamol</t>
   </si>
   <si>
-    <t>Нурмухамедов Нодиржон</t>
+    <t>Nurmuhamedov Nodirzhon</t>
   </si>
   <si>
-    <t>Рихсиев Даврон</t>
+    <t>Rihsiev Davron</t>
   </si>
   <si>
-    <t>Турсунов Равшан</t>
+    <t>Tursunov Ravshan</t>
   </si>
   <si>
-    <t>Абдухакимов Абдулазиз</t>
+    <t>Abduhakimov Abdulaziz</t>
   </si>
   <si>
-    <t>Арипов Фахриддин</t>
+    <t>Aripov Fahriddin</t>
   </si>
   <si>
-    <t>Джураев Мурад</t>
+    <t>Dilavarov Behzod</t>
   </si>
   <si>
-    <t>Дилаваров Бехзод</t>
+    <t>Djuraev Murad</t>
   </si>
   <si>
-    <t>Комилов Гулом</t>
+    <t>Komilov Gulom</t>
   </si>
   <si>
-    <t>Мавлянходжаев Машраб</t>
+    <t>Mashrabov Doniyor</t>
   </si>
   <si>
-    <t>Машрабов Дониер</t>
+    <t>Mavlonxodjaev Mashrab</t>
   </si>
   <si>
-    <t>Умарбеков Фарходбек</t>
+    <t>Umarbekov Farhodbek</t>
   </si>
   <si>
-    <t>Анваров Диёр</t>
+    <t>Anvarov Diyor</t>
   </si>
   <si>
-    <t>Асомжонов Сардор</t>
+    <t>Asomjonov Sardor</t>
   </si>
   <si>
-    <t>Атабаев Улугбек</t>
+    <t>Atabaev Ulugbek</t>
   </si>
   <si>
-    <t>Комолов Саидамин</t>
+    <t>Erkinov Tolib</t>
   </si>
   <si>
-    <t>Тухтаев Шерзод</t>
+    <t>Jakhongir Khadjaev</t>
   </si>
   <si>
-    <t>Ходжаев Джахонгир</t>
+    <t>Komolov Saidamin</t>
   </si>
   <si>
-    <t>Эркинов Толиб</t>
+    <t>Tuhtaev Sherzod</t>
   </si>
   <si>
-    <t>Юлдашев Дилмурод</t>
+    <t>Yuldashev Dilmurod</t>
   </si>
   <si>
-    <t>Абдуллаев Абдусаид</t>
+    <t>Abdullaev Abdusaid</t>
   </si>
   <si>
-    <t>Агдасиев Денис</t>
+    <t>Agdasiev Denis</t>
   </si>
   <si>
-    <t>Алимов Акмал</t>
+    <t>Alimov Akmal</t>
   </si>
   <si>
-    <t>Арипов Нигмат</t>
+    <t>Aripov Nigmat</t>
   </si>
   <si>
-    <t>Ахматов Джамшид</t>
+    <t>Ashurmatov Akbar</t>
   </si>
   <si>
-    <t>Ашурматов Акбар</t>
+    <t>Axmatov Jamshid</t>
   </si>
   <si>
-    <t>Бабаназаров Зокир</t>
+    <t>Babanazarov Zokir</t>
   </si>
   <si>
-    <t>Исломов Дилмурод</t>
+    <t>Islomov Dilmurod</t>
   </si>
   <si>
-    <t>Мавлянходжаев Дилмурод</t>
+    <t>Mavlonxodjaev Dilmurod</t>
   </si>
   <si>
-    <t>Назаров Джахонгир</t>
+    <t>Nazarov Jahongir</t>
   </si>
   <si>
-    <t>Норматов Алишер</t>
+    <t>Normatov Alisher</t>
   </si>
   <si>
-    <t>Нурматов Абдуманнон</t>
+    <t>Nuftillaev Nurbek</t>
   </si>
   <si>
-    <t>Нуфтиллаев Нурбек</t>
+    <t>Nurmatov Abdumannon</t>
   </si>
   <si>
-    <t>Пулатов Сардор</t>
+    <t>Pulatov Sardor</t>
   </si>
   <si>
-    <t>Шегай Дмитрий</t>
+    <t>Shegay Dmitriy</t>
   </si>
   <si>
-    <t>Шомансуров Даврон</t>
+    <t>Shomansurov Davron</t>
   </si>
   <si>
-    <t>Абдумаликов Дилмурод</t>
+    <t>Abdumalikov Dilmurod</t>
   </si>
   <si>
-    <t>Абдурахмонов Абдуносир</t>
+    <t>Abdurahmonov Abdunosir</t>
   </si>
   <si>
-    <t>Алимухамедов Умид</t>
+    <t>Alimuxamedov Umid</t>
   </si>
   <si>
-    <t>Амиров Шониёз</t>
+    <t>Amirov Shoniyoz</t>
   </si>
   <si>
-    <t>Дадамухамедов Мухаммадали</t>
+    <t>Baxriyev Firuz</t>
   </si>
   <si>
-    <t>Дусматов Жахонгир</t>
+    <t>Dadamuhamedov Muhammadali</t>
   </si>
   <si>
-    <t>Иноятов Комил</t>
+    <t>Dusmatov Zhahongir</t>
   </si>
   <si>
-    <t>Мирзаев Бахром</t>
+    <t>Hamidullaev Akmal</t>
   </si>
   <si>
-    <t>Миртожиев Музаффар</t>
+    <t>Inoyatov Komil</t>
   </si>
   <si>
-    <t>Муродов Кодир</t>
+    <t>Mirtozhiev Muzaffar</t>
   </si>
   <si>
-    <t>Насруллаев Жовлон</t>
+    <t>Mirzaev Bahrom</t>
   </si>
   <si>
-    <t>Расулов Нодир</t>
+    <t>Murodov Qodir</t>
   </si>
   <si>
-    <t>Хамидуллаев Акмал</t>
+    <t>Nasrullaev Zhovlon</t>
   </si>
   <si>
-    <t>Шамсиддинов Мухриддин</t>
+    <t>Rasulov Nodir</t>
   </si>
   <si>
-    <t>Шухратов Исмоил</t>
+    <t>Shamsiddinov Muhriddin</t>
   </si>
   <si>
-    <t>Firuz Baxriyev</t>
+    <t>Shuhratov Ismoil</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ташкент</t>
+    <t>Tashkent</t>
   </si>
   <si>
-    <t>городской посёлок Янгибазар</t>
+    <t>Urban Settlement of Yangibazar</t>
+  </si>
+  <si>
+    <t>Akhangaran</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -880,94 +883,94 @@
       </c>
       <c r="B12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="8">
         <v>2024</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="8">
-        <v>1993</v>
+        <v>2024</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="8">
-        <v>2024</v>
+        <v>1993</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="8">
         <v>1986</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8">
         <v>2025</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F16" s="1"/>
@@ -1136,57 +1139,57 @@
       </c>
       <c r="B25" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="8">
         <v>2024</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="8">
-        <v>2024</v>
+        <v>1997</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="8">
         <v>2024</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
@@ -1256,51 +1259,51 @@
       </c>
       <c r="B31" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C31" s="8">
         <v>2024</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="8">
-        <v>2024</v>
+        <v>1990</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="8"/>
       <c r="D33" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E33" s="9"/>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
@@ -1311,110 +1314,110 @@
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="8">
         <v>1982</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="C35" s="8"/>
+      <c r="C35" s="8">
+        <v>2025</v>
+      </c>
       <c r="D35" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C36" s="8">
-        <v>1982</v>
+        <v>1993</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="C37" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C37" s="8"/>
       <c r="D37" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C38" s="8">
-        <v>2025</v>
+        <v>1982</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C39" s="8"/>
       <c r="D39" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>86</v>
       </c>
@@ -1486,71 +1489,71 @@
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C43" s="8"/>
       <c r="D43" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C44" s="8">
-        <v>1993</v>
+        <v>1998</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C45" s="8">
-        <v>1998</v>
+        <v>1993</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C46" s="8">
         <v>2024</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E46" s="9" t="s">
@@ -1623,71 +1626,71 @@
         <v>10</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C50" s="8">
         <v>1984</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="C51" s="8"/>
+      <c r="C51" s="8">
+        <v>2025</v>
+      </c>
       <c r="D51" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="C52" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C52" s="8"/>
       <c r="D52" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C53" s="8">
         <v>2024</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>86</v>
@@ -1798,269 +1801,269 @@
       </c>
       <c r="B59" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C59" s="8">
         <v>2025</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E59" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C60" s="8">
-        <v>2025</v>
+        <v>1985</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C61" s="8">
-        <v>1986</v>
+        <v>2025</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C62" s="8">
-        <v>2024</v>
+        <v>1986</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E62" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C63" s="8">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E63" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C64" s="8">
         <v>2024</v>
       </c>
       <c r="D64" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E64" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C65" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="D65" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C66" s="8">
         <v>2024</v>
       </c>
       <c r="D66" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E66" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="C67" s="8"/>
+      <c r="C67" s="8">
+        <v>2025</v>
+      </c>
       <c r="D67" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E67" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F67" s="1"/>
       <c r="G67" s="1"/>
       <c r="H67" s="1"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C68" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="D68" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E68" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F68" s="1"/>
       <c r="G68" s="1"/>
       <c r="H68" s="1"/>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>77</v>
       </c>
-      <c r="C69" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C69" s="8"/>
       <c r="D69" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E69" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>78</v>
       </c>
       <c r="C70" s="8">
-        <v>2025</v>
+        <v>1999</v>
       </c>
       <c r="D70" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E70" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F70" s="1"/>
       <c r="G70" s="1"/>
       <c r="H70" s="1"/>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>79</v>
       </c>
       <c r="C71" s="8">
-        <v>1985</v>
+        <v>2025</v>
       </c>
       <c r="D71" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E71" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F71" s="1"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="10"/>
       <c r="B72" s="7"/>
       <c r="C72" s="7"/>
       <c r="D72" s="7"/>
       <c r="E72" s="7"/>
       <c r="F72" s="7"/>
       <c r="G72" s="7"/>
       <c r="H72" s="1"/>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="10"/>
       <c r="B73" s="7"/>
       <c r="C73" s="7"/>